--- v0 (2025-12-07)
+++ v1 (2026-04-15)
@@ -1,104 +1,100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/externalLinks/externalLink1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.externalLink+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/charts/chart1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawingml.chart+xml"/>
   <Override PartName="/xl/charts/style1.xml" ContentType="application/vnd.ms-office.chartstyle+xml"/>
   <Override PartName="/xl/charts/colors1.xml" ContentType="application/vnd.ms-office.chartcolorstyle+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="23426"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
   <workbookPr checkCompatibility="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\SDカード\個人\Dropbox (個人用)\マイドキュメント\展示会企画\オンライン展示会営業コンサルティング研修\フロントセミナー_オンライン展示会\30のチェックリスト_オンライン\ニューノーマル１５\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kiyon\Dropbox\1マイドキュメント\展示会企画\オンライン展示会営業コンサルティング研修\動画コンテンツ\202604\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{71121B24-7881-4918-B983-F54DE5FE4AEF}" xr6:coauthVersionLast="45" xr6:coauthVersionMax="45" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CACB4123-AE5B-461E-9B86-37CB4E8E8FB8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-98" yWindow="-98" windowWidth="22695" windowHeight="14595" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="21820" windowHeight="13900" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
-    <sheet name="最終 " sheetId="23" r:id="rId1"/>
+    <sheet name="aichek" sheetId="23" r:id="rId1"/>
   </sheets>
-  <externalReferences>
-[...1 lines deleted...]
-  </externalReferences>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'最終 '!$A$12:$AH$12</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">aichek!$A$12:$AH$12</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="M29" i="23" l="1"/>
   <c r="Q42" i="23" l="1"/>
   <c r="Q41" i="23"/>
   <c r="Q40" i="23"/>
   <c r="Q39" i="23"/>
   <c r="Q38" i="23"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="36">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="39" uniqueCount="35">
   <si>
     <t>◆基本情報</t>
     <rPh sb="1" eb="3">
       <t>キホン</t>
     </rPh>
     <rPh sb="3" eb="5">
       <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>非常に当てはまる・・・５　　     　やや当てはまる・・・４</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t xml:space="preserve">あまり当てはまらない・・・２　　 全く当てはまらない・・・１ </t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>御中</t>
     <rPh sb="0" eb="2">
       <t>オンチュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
@@ -106,70 +102,50 @@
     <t>（　あり　　、　なし　）</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>メモ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>コンセプト創出</t>
     <rPh sb="5" eb="7">
       <t>ソウシュツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>フォロー追跡</t>
     <rPh sb="4" eb="6">
       <t>ツイセキ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>②ホームページ有無</t>
     <rPh sb="7" eb="9">
       <t>ウム</t>
-    </rPh>
-[...18 lines deleted...]
-      <t>エイギョウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　　　　　万円</t>
     <rPh sb="6" eb="7">
       <t>マン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>エン</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>①従業員数　　　　　　　　　　</t>
     <rPh sb="1" eb="4">
       <t>ジュウギョウイン</t>
     </rPh>
     <rPh sb="4" eb="5">
       <t>スウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　　　　 人</t>
@@ -312,109 +288,139 @@
     <rPh sb="18" eb="19">
       <t>カイ</t>
     </rPh>
     <rPh sb="19" eb="21">
       <t>イジョウ</t>
     </rPh>
     <rPh sb="21" eb="22">
       <t>オコナ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>見込み客育成</t>
     <rPh sb="0" eb="2">
       <t>ミコ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>キャク</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>イクセイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>ニューノーマル時代に飛躍的に成果を上げる15のチェックリスト</t>
-[...14 lines deleted...]
-  <si>
     <t>見込み客の抱えている典型的ば現状と理想を正確に把握している</t>
     <rPh sb="0" eb="2">
       <t>ミコ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>キャク</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>カカ</t>
     </rPh>
     <rPh sb="10" eb="13">
       <t>テンケイテキ</t>
     </rPh>
     <rPh sb="14" eb="16">
       <t>ゲンジョウ</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>リソウ</t>
     </rPh>
     <rPh sb="20" eb="22">
       <t>セイカク</t>
     </rPh>
     <rPh sb="23" eb="25">
       <t>ハアク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>デジタル活用</t>
     <rPh sb="4" eb="6">
       <t>カツヨウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>リード獲得</t>
     <rPh sb="3" eb="5">
       <t>カクトク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>⑤新聞、テレビ、雑誌などマスメディア露出の希望</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>AI時代に確実に成果を上げる15のチェックリスト</t>
+    <rPh sb="2" eb="4">
+      <t>ジダイ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カクジツ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>セイカ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>ア</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>展示会営業</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="6"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>Ⓡ</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="9"/>
+        <rFont val="ＭＳ Ｐゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve"> All Rights Reserved</t>
+    </r>
+    <rPh sb="0" eb="3">
+      <t>テンジカイ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>エイギョウ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="13" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="3"/>
       <charset val="128"/>
@@ -690,93 +696,87 @@
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right style="medium">
         <color indexed="64"/>
       </right>
       <top style="medium">
         <color indexed="64"/>
       </top>
       <bottom style="medium">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0">
       <alignment vertical="center"/>
     </xf>
   </cellStyleXfs>
-  <cellXfs count="49">
+  <cellXfs count="46">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1">
@@ -802,184 +802,181 @@
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="12" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="right" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" shrinkToFit="1"/>
     </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="16" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
+    </xf>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+      <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" shrinkToFit="1"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="center" shrinkToFit="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="標準" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFCC3300"/>
       <color rgb="FF0033CC"/>
       <color rgb="FFFFFF66"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/externalLink" Target="externalLinks/externalLink1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2011/relationships/chartColorStyle" Target="colors1.xml"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2011/relationships/chartStyle" Target="style1.xml"/></Relationships>
 </file>
 
 <file path=xl/charts/chart1.xml><?xml version="1.0" encoding="utf-8"?>
 <c:chartSpace xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c16r2="http://schemas.microsoft.com/office/drawing/2015/06/chart">
   <c:date1904 val="0"/>
   <c:lang val="ja-JP"/>
   <c:roundedCorners val="0"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice xmlns:c14="http://schemas.microsoft.com/office/drawing/2007/8/2/chart" Requires="c14">
       <c14:style val="102"/>
     </mc:Choice>
     <mc:Fallback>
       <c:style val="2"/>
     </mc:Fallback>
   </mc:AlternateContent>
   <c:chart>
     <c:autoTitleDeleted val="1"/>
     <c:plotArea>
       <c:layout/>
       <c:radarChart>
         <c:radarStyle val="marker"/>
         <c:varyColors val="0"/>
         <c:ser>
           <c:idx val="0"/>
           <c:order val="0"/>
           <c:spPr>
             <a:ln w="53975" cap="rnd">
               <a:solidFill>
                 <a:schemeClr val="accent2"/>
               </a:solidFill>
               <a:round/>
             </a:ln>
             <a:effectLst/>
           </c:spPr>
           <c:marker>
             <c:symbol val="none"/>
           </c:marker>
           <c:cat>
             <c:strRef>
-              <c:f>'最終 '!$P$38:$P$42</c:f>
+              <c:f>aichek!$P$38:$P$42</c:f>
               <c:strCache>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
                   <c:v>コンセプト創出</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>リード獲得</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>見込み客育成</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>フォロー追跡</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>デジタル活用</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
-              <c:f>'最終 '!$Q$38:$Q$42</c:f>
+              <c:f>aichek!$Q$38:$Q$42</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="5"/>
                 <c:pt idx="0">
-                  <c:v>13</c:v>
+                  <c:v>7</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>3</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>9</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>8</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>5</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-2153-440F-99B9-D0708C593642}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="0"/>
@@ -1088,58 +1085,58 @@
                     <a:lumOff val="35000"/>
                   </a:schemeClr>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:pPr>
             <a:endParaRPr lang="ja-JP"/>
           </a:p>
         </c:txPr>
         <c:crossAx val="253815424"/>
         <c:crosses val="autoZero"/>
         <c:crossBetween val="between"/>
       </c:valAx>
       <c:spPr>
         <a:noFill/>
         <a:ln>
           <a:noFill/>
         </a:ln>
         <a:effectLst/>
       </c:spPr>
     </c:plotArea>
     <c:plotVisOnly val="1"/>
     <c:dispBlanksAs val="gap"/>
+    <c:showDLblsOverMax val="0"/>
     <c:extLst>
       <c:ext xmlns:c16r3="http://schemas.microsoft.com/office/drawing/2017/03/chart" uri="{56B9EC1D-385E-4148-901F-78D8002777C0}">
         <c16r3:dataDisplayOptions16>
           <c16r3:dispNaAsBlank val="1"/>
         </c16r3:dataDisplayOptions16>
       </c:ext>
     </c:extLst>
-    <c:showDLblsOverMax val="0"/>
   </c:chart>
   <c:spPr>
     <a:solidFill>
       <a:schemeClr val="bg1"/>
     </a:solidFill>
     <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
       <a:solidFill>
         <a:schemeClr val="tx1">
           <a:lumMod val="15000"/>
           <a:lumOff val="85000"/>
         </a:schemeClr>
       </a:solidFill>
       <a:round/>
     </a:ln>
     <a:effectLst/>
   </c:spPr>
   <c:txPr>
     <a:bodyPr/>
     <a:lstStyle/>
     <a:p>
       <a:pPr>
         <a:defRPr/>
       </a:pPr>
       <a:endParaRPr lang="ja-JP"/>
     </a:p>
@@ -2395,52 +2392,52 @@
             <a:srgbClr xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="000000" mc:Ignorable="a14" a14:legacySpreadsheetColorIndex="64"/>
           </a:solidFill>
           <a:round/>
           <a:headEnd/>
           <a:tailEnd type="triangle" w="med" len="med"/>
         </a:ln>
         <a:extLst>
           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
               <a:noFill/>
             </a14:hiddenFill>
           </a:ext>
         </a:extLst>
       </xdr:spPr>
     </xdr:sp>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
   <xdr:twoCellAnchor editAs="oneCell">
     <xdr:from>
       <xdr:col>11</xdr:col>
       <xdr:colOff>383323</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>226508</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>12</xdr:col>
-      <xdr:colOff>623383</xdr:colOff>
+      <xdr:col>13</xdr:col>
+      <xdr:colOff>301</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>168953</xdr:rowOff>
     </xdr:to>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="図 15" descr="抽象, 挿絵 が含まれている画像&#10;&#10;自動的に生成された説明">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63C7B927-4FC5-4EC5-B0C8-05FC29312398}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1" cstate="print">
           <a:extLst>
             <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
               <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
             </a:ext>
           </a:extLst>
         </a:blip>
         <a:stretch>
@@ -2473,113 +2470,200 @@
       <xdr:rowOff>155695</xdr:rowOff>
     </xdr:to>
     <xdr:graphicFrame macro="">
       <xdr:nvGraphicFramePr>
         <xdr:cNvPr id="18" name="グラフ 17">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E329C25-5231-4D79-B88C-DE572AA6ECB3}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvGraphicFramePr/>
       </xdr:nvGraphicFramePr>
       <xdr:xfrm>
         <a:off x="0" y="0"/>
         <a:ext cx="0" cy="0"/>
       </xdr:xfrm>
       <a:graphic>
         <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
           <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId2"/>
         </a:graphicData>
       </a:graphic>
     </xdr:graphicFrame>
     <xdr:clientData/>
   </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>14</xdr:col>
+      <xdr:colOff>544286</xdr:colOff>
+      <xdr:row>7</xdr:row>
+      <xdr:rowOff>192768</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>19</xdr:col>
+      <xdr:colOff>453571</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>22679</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="5" name="四角形: 角を丸くする 4">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDC9E578-3E72-6E93-4BA2-5037F4306614}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="7733393" y="1768929"/>
+          <a:ext cx="3673928" cy="1201964"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400"/>
+            <a:t>自社の内容に</a:t>
+          </a:r>
+          <a:br>
+            <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2400"/>
+          </a:br>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400"/>
+            <a:t>編集してご活用ください</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
+  <xdr:twoCellAnchor>
+    <xdr:from>
+      <xdr:col>17</xdr:col>
+      <xdr:colOff>204107</xdr:colOff>
+      <xdr:row>33</xdr:row>
+      <xdr:rowOff>340178</xdr:rowOff>
+    </xdr:from>
+    <xdr:to>
+      <xdr:col>23</xdr:col>
+      <xdr:colOff>204106</xdr:colOff>
+      <xdr:row>39</xdr:row>
+      <xdr:rowOff>22677</xdr:rowOff>
+    </xdr:to>
+    <xdr:sp macro="" textlink="">
+      <xdr:nvSpPr>
+        <xdr:cNvPr id="17" name="四角形: 角を丸くする 16">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C1820709-5697-485D-83CB-B2743BD12D56}"/>
+            </a:ext>
+          </a:extLst>
+        </xdr:cNvPr>
+        <xdr:cNvSpPr/>
+      </xdr:nvSpPr>
+      <xdr:spPr>
+        <a:xfrm>
+          <a:off x="9933214" y="11452678"/>
+          <a:ext cx="3673928" cy="1530803"/>
+        </a:xfrm>
+        <a:prstGeom prst="roundRect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+      <xdr:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1">
+            <a:shade val="15000"/>
+          </a:schemeClr>
+        </a:lnRef>
+        <a:fillRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="lt1"/>
+        </a:fontRef>
+      </xdr:style>
+      <xdr:txBody>
+        <a:bodyPr vertOverflow="clip" horzOverflow="clip" rtlCol="0" anchor="t"/>
+        <a:lstStyle/>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400"/>
+            <a:t>レーダーチャートへは</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2400"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400"/>
+            <a:t>この黄色網掛け部分が</a:t>
+          </a:r>
+          <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2400"/>
+        </a:p>
+        <a:p>
+          <a:pPr algn="l"/>
+          <a:r>
+            <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2400"/>
+            <a:t>リンクしています。</a:t>
+          </a:r>
+        </a:p>
+      </xdr:txBody>
+    </xdr:sp>
+    <xdr:clientData/>
+  </xdr:twoCellAnchor>
 </xdr:wsDr>
-</file>
-[...60 lines deleted...]
-</externalLink>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -2807,1009 +2891,901 @@
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{38A3CCA6-C790-420D-93CC-AEDA11E64A69}">
   <dimension ref="A1:Z86"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScale="52" zoomScaleNormal="52" workbookViewId="0">
-      <selection activeCell="T27" sqref="T27"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="77" zoomScaleNormal="77" workbookViewId="0">
+      <selection activeCell="O6" sqref="O6"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75" x14ac:dyDescent="0.25"/>
+  <sheetFormatPr defaultRowHeight="13" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="2.265625" customWidth="1"/>
+    <col min="1" max="1" width="2.1796875" customWidth="1"/>
     <col min="2" max="2" width="4" customWidth="1"/>
-    <col min="3" max="3" width="1.265625" customWidth="1"/>
-    <col min="4" max="4" width="9.06640625" customWidth="1"/>
+    <col min="3" max="3" width="1.1796875" customWidth="1"/>
+    <col min="4" max="4" width="9.08984375" customWidth="1"/>
     <col min="13" max="13" width="9" customWidth="1"/>
-    <col min="14" max="14" width="7.46484375" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="16" max="16" width="18.46484375" customWidth="1"/>
+    <col min="14" max="14" width="7.453125" customWidth="1"/>
+    <col min="15" max="15" width="9.08984375"/>
+    <col min="16" max="16" width="18.453125" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:26" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:26" s="2" customFormat="1" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="41" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B1" s="41"/>
       <c r="C1" s="41"/>
       <c r="D1" s="41"/>
       <c r="E1" s="41"/>
       <c r="F1" s="41"/>
       <c r="G1" s="41"/>
       <c r="H1" s="41"/>
       <c r="I1" s="41"/>
       <c r="J1" s="41"/>
       <c r="K1" s="41"/>
       <c r="L1" s="41"/>
       <c r="M1" s="41"/>
     </row>
-    <row r="2" spans="1:26" ht="1.5" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="2" spans="1:26" ht="1.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B2" s="4"/>
       <c r="C2" s="4"/>
       <c r="D2" s="4"/>
       <c r="E2" s="4"/>
       <c r="F2" s="4"/>
       <c r="G2" s="4"/>
       <c r="H2" s="4"/>
       <c r="I2" s="4"/>
       <c r="J2" s="4"/>
       <c r="K2" s="4"/>
-      <c r="O2"/>
-[...2 lines deleted...]
-      <c r="B3" s="12"/>
+    </row>
+    <row r="3" spans="1:26" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B3" s="11"/>
       <c r="C3" s="2" t="s">
         <v>0</v>
       </c>
       <c r="D3" s="2"/>
       <c r="E3" s="2"/>
       <c r="F3" s="3"/>
       <c r="G3" s="3"/>
       <c r="H3" s="3"/>
       <c r="I3" s="3"/>
       <c r="J3" s="3"/>
     </row>
-    <row r="4" spans="1:26" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+    <row r="4" spans="1:26" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B4" s="6"/>
       <c r="C4" s="3"/>
-      <c r="D4" s="28" t="s">
-[...17 lines deleted...]
-    <row r="5" spans="1:26" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D4" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="E4" s="26"/>
+      <c r="F4" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="G4" s="26"/>
+      <c r="N4" s="26"/>
+      <c r="O4" s="26"/>
+      <c r="P4" s="26"/>
+      <c r="Q4" s="26"/>
+      <c r="R4" s="26"/>
+      <c r="S4" s="26"/>
+      <c r="T4" s="26"/>
+      <c r="U4" s="26"/>
+      <c r="V4" s="26"/>
+    </row>
+    <row r="5" spans="1:26" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B5" s="6"/>
       <c r="C5" s="3"/>
-      <c r="D5" s="28" t="s">
+      <c r="D5" s="26" t="s">
         <v>8</v>
       </c>
-      <c r="E5" s="28"/>
-      <c r="F5" s="28" t="s">
+      <c r="E5" s="26"/>
+      <c r="F5" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="G5" s="28"/>
-[...14 lines deleted...]
-    <row r="6" spans="1:26" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="G5" s="26"/>
+      <c r="N5" s="26"/>
+      <c r="O5" s="26"/>
+      <c r="P5" s="26"/>
+      <c r="Q5" s="26"/>
+      <c r="R5" s="26"/>
+      <c r="S5" s="26"/>
+      <c r="T5" s="26"/>
+      <c r="U5" s="26"/>
+      <c r="V5" s="26"/>
+      <c r="W5" s="26"/>
+      <c r="X5" s="26"/>
+      <c r="Y5" s="26"/>
+      <c r="Z5" s="26"/>
+    </row>
+    <row r="6" spans="1:26" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B6" s="6"/>
       <c r="C6" s="3"/>
-      <c r="D6" s="28" t="s">
-[...27 lines deleted...]
-    <row r="7" spans="1:26" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="D6" s="26" t="s">
+        <v>13</v>
+      </c>
+      <c r="E6" s="26"/>
+      <c r="F6" s="26"/>
+      <c r="G6" s="27"/>
+      <c r="H6" s="26"/>
+      <c r="I6" s="26"/>
+      <c r="J6" s="26"/>
+      <c r="K6" s="34"/>
+      <c r="L6" s="28" t="s">
+        <v>9</v>
+      </c>
+      <c r="M6" s="26"/>
+      <c r="N6" s="26"/>
+      <c r="O6" s="26"/>
+      <c r="P6" s="26"/>
+      <c r="Q6" s="26"/>
+      <c r="R6" s="26"/>
+      <c r="S6" s="26"/>
+      <c r="T6" s="27"/>
+      <c r="U6" s="26"/>
+      <c r="V6" s="26"/>
+      <c r="W6" s="26"/>
+      <c r="X6" s="26"/>
+      <c r="Y6" s="26"/>
+      <c r="Z6" s="27"/>
+    </row>
+    <row r="7" spans="1:26" s="5" customFormat="1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="B7" s="6"/>
       <c r="C7" s="3"/>
-      <c r="D7" s="28" t="s">
-[...4 lines deleted...]
-      <c r="G7" s="28" t="s">
+      <c r="D7" s="26" t="s">
+        <v>12</v>
+      </c>
+      <c r="E7" s="26"/>
+      <c r="F7" s="26"/>
+      <c r="G7" s="26" t="s">
         <v>4</v>
       </c>
-      <c r="H7" s="28"/>
+      <c r="H7" s="26"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-      <c r="N7" s="28"/>
-[...15 lines deleted...]
-        <v>35</v>
+      <c r="N7" s="26"/>
+      <c r="O7" s="26"/>
+      <c r="P7" s="26"/>
+      <c r="Q7" s="26"/>
+      <c r="R7" s="26"/>
+      <c r="S7" s="26"/>
+      <c r="T7" s="27"/>
+      <c r="U7" s="26"/>
+      <c r="V7" s="26"/>
+      <c r="W7" s="26"/>
+      <c r="X7" s="27"/>
+      <c r="Y7" s="38"/>
+      <c r="Z7" s="26"/>
+    </row>
+    <row r="8" spans="1:26" ht="17" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D8" s="26" t="s">
+        <v>32</v>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="5"/>
       <c r="G8" s="5"/>
-      <c r="H8" s="28" t="s">
+      <c r="H8" s="26" t="s">
         <v>4</v>
       </c>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
       <c r="M8" s="5"/>
-      <c r="N8" s="28"/>
-[...8 lines deleted...]
-      <c r="E10" s="31" t="s">
+      <c r="N8" s="26"/>
+      <c r="O8" s="26"/>
+      <c r="P8" s="26"/>
+      <c r="Q8" s="26"/>
+      <c r="R8" s="26"/>
+    </row>
+    <row r="9" spans="1:26" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="10" spans="1:26" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D10" s="29"/>
+      <c r="E10" s="29" t="s">
         <v>1</v>
       </c>
       <c r="F10" s="1"/>
       <c r="G10" s="1"/>
       <c r="H10" s="1"/>
       <c r="I10" s="1"/>
       <c r="J10" s="1"/>
       <c r="K10" s="1"/>
     </row>
-    <row r="11" spans="1:26" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="E11" s="31" t="s">
+    <row r="11" spans="1:26" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="D11" s="29"/>
+      <c r="E11" s="29" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="1"/>
       <c r="G11" s="1"/>
       <c r="H11" s="1"/>
       <c r="I11" s="1"/>
       <c r="J11" s="1"/>
-      <c r="K11" s="8"/>
-[...7 lines deleted...]
-      <c r="B14" s="32">
+      <c r="K11" s="7"/>
+      <c r="L11" s="8"/>
+    </row>
+    <row r="12" spans="1:26" s="5" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="13" spans="1:26" s="9" customFormat="1" ht="6.65" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B13" s="10"/>
+    </row>
+    <row r="14" spans="1:26" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B14" s="30">
         <v>1</v>
       </c>
-      <c r="C14" s="33"/>
-      <c r="D14" s="45" t="s">
+      <c r="C14" s="31"/>
+      <c r="D14" s="42" t="s">
+        <v>14</v>
+      </c>
+      <c r="E14" s="42"/>
+      <c r="F14" s="42"/>
+      <c r="G14" s="42"/>
+      <c r="H14" s="42"/>
+      <c r="I14" s="42"/>
+      <c r="J14" s="42"/>
+      <c r="K14" s="42"/>
+      <c r="L14" s="43"/>
+      <c r="M14" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="15" spans="1:26" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B15" s="32">
+        <v>2</v>
+      </c>
+      <c r="C15" s="33"/>
+      <c r="D15" s="39" t="s">
+        <v>15</v>
+      </c>
+      <c r="E15" s="39"/>
+      <c r="F15" s="39"/>
+      <c r="G15" s="39"/>
+      <c r="H15" s="39"/>
+      <c r="I15" s="39"/>
+      <c r="J15" s="39"/>
+      <c r="K15" s="39"/>
+      <c r="L15" s="40"/>
+      <c r="M15" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="16" spans="1:26" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B16" s="32">
+        <v>3</v>
+      </c>
+      <c r="C16" s="33"/>
+      <c r="D16" s="39" t="s">
         <v>16</v>
       </c>
-      <c r="E14" s="45"/>
-[...7 lines deleted...]
-      <c r="M14" s="26">
+      <c r="E16" s="39"/>
+      <c r="F16" s="39"/>
+      <c r="G16" s="39"/>
+      <c r="H16" s="39"/>
+      <c r="I16" s="39"/>
+      <c r="J16" s="39"/>
+      <c r="K16" s="39"/>
+      <c r="L16" s="40"/>
+      <c r="M16" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B17" s="32">
+        <v>4</v>
+      </c>
+      <c r="C17" s="33"/>
+      <c r="D17" s="39" t="s">
+        <v>17</v>
+      </c>
+      <c r="E17" s="39"/>
+      <c r="F17" s="39"/>
+      <c r="G17" s="39"/>
+      <c r="H17" s="39"/>
+      <c r="I17" s="39"/>
+      <c r="J17" s="39"/>
+      <c r="K17" s="39"/>
+      <c r="L17" s="40"/>
+      <c r="M17" s="25">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B18" s="32">
+        <v>5</v>
+      </c>
+      <c r="C18" s="33"/>
+      <c r="D18" s="39" t="s">
+        <v>18</v>
+      </c>
+      <c r="E18" s="39"/>
+      <c r="F18" s="39"/>
+      <c r="G18" s="39"/>
+      <c r="H18" s="39"/>
+      <c r="I18" s="39"/>
+      <c r="J18" s="39"/>
+      <c r="K18" s="39"/>
+      <c r="L18" s="40"/>
+      <c r="M18" s="25">
         <v>1</v>
       </c>
-      <c r="O14"/>
-[...2 lines deleted...]
-      <c r="B15" s="34">
+    </row>
+    <row r="19" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B19" s="32">
+        <v>6</v>
+      </c>
+      <c r="C19" s="33"/>
+      <c r="D19" s="39" t="s">
+        <v>19</v>
+      </c>
+      <c r="E19" s="39"/>
+      <c r="F19" s="39"/>
+      <c r="G19" s="39"/>
+      <c r="H19" s="39"/>
+      <c r="I19" s="39"/>
+      <c r="J19" s="39"/>
+      <c r="K19" s="39"/>
+      <c r="L19" s="40"/>
+      <c r="M19" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B20" s="32">
+        <v>7</v>
+      </c>
+      <c r="C20" s="33"/>
+      <c r="D20" s="39" t="s">
+        <v>20</v>
+      </c>
+      <c r="E20" s="39"/>
+      <c r="F20" s="39"/>
+      <c r="G20" s="39"/>
+      <c r="H20" s="39"/>
+      <c r="I20" s="39"/>
+      <c r="J20" s="39"/>
+      <c r="K20" s="39"/>
+      <c r="L20" s="40"/>
+      <c r="M20" s="24">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B21" s="32">
+        <v>8</v>
+      </c>
+      <c r="C21" s="33"/>
+      <c r="D21" s="39" t="s">
+        <v>21</v>
+      </c>
+      <c r="E21" s="39"/>
+      <c r="F21" s="39"/>
+      <c r="G21" s="39"/>
+      <c r="H21" s="39"/>
+      <c r="I21" s="39"/>
+      <c r="J21" s="39"/>
+      <c r="K21" s="39"/>
+      <c r="L21" s="40"/>
+      <c r="M21" s="25">
         <v>2</v>
       </c>
-      <c r="C15" s="35"/>
-[...11 lines deleted...]
-      <c r="M15" s="27">
+    </row>
+    <row r="22" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B22" s="32">
+        <v>9</v>
+      </c>
+      <c r="C22" s="33"/>
+      <c r="D22" s="39" t="s">
+        <v>22</v>
+      </c>
+      <c r="E22" s="39"/>
+      <c r="F22" s="39"/>
+      <c r="G22" s="39"/>
+      <c r="H22" s="39"/>
+      <c r="I22" s="39"/>
+      <c r="J22" s="39"/>
+      <c r="K22" s="39"/>
+      <c r="L22" s="40"/>
+      <c r="M22" s="25">
         <v>2</v>
       </c>
-      <c r="O15"/>
-[...17 lines deleted...]
-      <c r="M16" s="27">
+    </row>
+    <row r="23" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B23" s="32">
+        <v>10</v>
+      </c>
+      <c r="C23" s="33"/>
+      <c r="D23" s="39" t="s">
+        <v>29</v>
+      </c>
+      <c r="E23" s="39"/>
+      <c r="F23" s="39"/>
+      <c r="G23" s="39"/>
+      <c r="H23" s="39"/>
+      <c r="I23" s="39"/>
+      <c r="J23" s="39"/>
+      <c r="K23" s="39"/>
+      <c r="L23" s="40"/>
+      <c r="M23" s="25">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B24" s="32">
+        <v>11</v>
+      </c>
+      <c r="C24" s="33"/>
+      <c r="D24" s="39" t="s">
+        <v>23</v>
+      </c>
+      <c r="E24" s="39"/>
+      <c r="F24" s="39"/>
+      <c r="G24" s="39"/>
+      <c r="H24" s="39"/>
+      <c r="I24" s="39"/>
+      <c r="J24" s="39"/>
+      <c r="K24" s="39"/>
+      <c r="L24" s="40"/>
+      <c r="M24" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B25" s="32">
+        <v>12</v>
+      </c>
+      <c r="C25" s="33"/>
+      <c r="D25" s="39" t="s">
+        <v>24</v>
+      </c>
+      <c r="E25" s="39"/>
+      <c r="F25" s="39"/>
+      <c r="G25" s="39"/>
+      <c r="H25" s="39"/>
+      <c r="I25" s="39"/>
+      <c r="J25" s="39"/>
+      <c r="K25" s="39"/>
+      <c r="L25" s="40"/>
+      <c r="M25" s="25">
+        <v>5</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B26" s="32">
+        <v>13</v>
+      </c>
+      <c r="C26" s="33"/>
+      <c r="D26" s="39" t="s">
+        <v>27</v>
+      </c>
+      <c r="E26" s="39"/>
+      <c r="F26" s="39"/>
+      <c r="G26" s="39"/>
+      <c r="H26" s="39"/>
+      <c r="I26" s="39"/>
+      <c r="J26" s="39"/>
+      <c r="K26" s="39"/>
+      <c r="L26" s="40"/>
+      <c r="M26" s="25">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="38.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B27" s="32">
+        <v>14</v>
+      </c>
+      <c r="C27" s="33"/>
+      <c r="D27" s="39" t="s">
+        <v>25</v>
+      </c>
+      <c r="E27" s="39"/>
+      <c r="F27" s="39"/>
+      <c r="G27" s="39"/>
+      <c r="H27" s="39"/>
+      <c r="I27" s="39"/>
+      <c r="J27" s="39"/>
+      <c r="K27" s="39"/>
+      <c r="L27" s="40"/>
+      <c r="M27" s="25">
         <v>2</v>
       </c>
-      <c r="O16"/>
-[...23 lines deleted...]
-      <c r="B18" s="34">
+    </row>
+    <row r="28" spans="1:13" ht="38.75" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="B28" s="32">
+        <v>15</v>
+      </c>
+      <c r="C28" s="33"/>
+      <c r="D28" s="39" t="s">
+        <v>26</v>
+      </c>
+      <c r="E28" s="39"/>
+      <c r="F28" s="39"/>
+      <c r="G28" s="39"/>
+      <c r="H28" s="39"/>
+      <c r="I28" s="39"/>
+      <c r="J28" s="39"/>
+      <c r="K28" s="39"/>
+      <c r="L28" s="40"/>
+      <c r="M28" s="25">
         <v>5</v>
       </c>
-      <c r="C18" s="35"/>
-[...105 lines deleted...]
-      <c r="D23" s="47" t="s">
+    </row>
+    <row r="29" spans="1:13" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="D29" s="35"/>
+      <c r="E29" s="35"/>
+      <c r="F29" s="35"/>
+      <c r="G29" s="35"/>
+      <c r="H29" s="35"/>
+      <c r="I29" s="35"/>
+      <c r="J29" s="35"/>
+      <c r="K29" s="35"/>
+      <c r="L29" s="35"/>
+      <c r="M29" s="36">
+        <f>SUM(M14:M28)</f>
         <v>32</v>
       </c>
-      <c r="E23" s="47"/>
-[...135 lines deleted...]
-    <row r="30" spans="1:15" ht="19.5" customHeight="1" x14ac:dyDescent="0.25">
+    </row>
+    <row r="30" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="44" t="s">
-        <v>9</v>
+        <v>34</v>
       </c>
       <c r="B30" s="44"/>
       <c r="C30" s="44"/>
       <c r="D30" s="44"/>
       <c r="E30" s="44"/>
       <c r="F30" s="44"/>
       <c r="G30" s="44"/>
       <c r="H30" s="44"/>
       <c r="I30" s="44"/>
       <c r="J30" s="44"/>
       <c r="K30" s="44"/>
       <c r="L30" s="44"/>
       <c r="M30" s="44"/>
-      <c r="O30"/>
-[...28 lines deleted...]
-      <c r="M32" s="39"/>
+    </row>
+    <row r="31" spans="1:13" ht="25.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B31" s="37"/>
+      <c r="C31" s="37"/>
+      <c r="D31" s="37"/>
+      <c r="E31" s="37"/>
+      <c r="F31" s="37"/>
+      <c r="G31" s="37"/>
+      <c r="H31" s="37"/>
+      <c r="I31" s="37"/>
+      <c r="J31" s="37"/>
+      <c r="K31" s="37"/>
+      <c r="L31" s="37"/>
+      <c r="M31" s="37"/>
+    </row>
+    <row r="32" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="B32" s="37"/>
+      <c r="C32" s="37"/>
+      <c r="D32" s="37"/>
+      <c r="E32" s="37"/>
+      <c r="F32" s="37"/>
+      <c r="G32" s="37"/>
+      <c r="H32" s="37"/>
+      <c r="I32" s="37"/>
+      <c r="J32" s="37"/>
+      <c r="K32" s="37"/>
+      <c r="L32" s="37"/>
+      <c r="M32" s="37"/>
     </row>
     <row r="33" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="B33" s="39"/>
-[...18 lines deleted...]
-      <c r="G34" s="14" t="s">
+      <c r="B33" s="37"/>
+      <c r="C33" s="37"/>
+      <c r="D33" s="37"/>
+      <c r="E33" s="37"/>
+      <c r="F33" s="37"/>
+      <c r="G33" s="37"/>
+      <c r="H33" s="37"/>
+      <c r="I33" s="37"/>
+      <c r="J33" s="37"/>
+      <c r="K33" s="37"/>
+      <c r="L33" s="37"/>
+      <c r="M33" s="37"/>
+    </row>
+    <row r="34" spans="1:17" ht="47" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="B34" s="45"/>
+      <c r="C34" s="45"/>
+      <c r="D34" s="45"/>
+      <c r="E34" s="45"/>
+      <c r="F34" s="45"/>
+      <c r="G34" s="12" t="s">
         <v>3</v>
       </c>
-      <c r="H34" s="40"/>
-[...5 lines deleted...]
-      <c r="O34"/>
+      <c r="H34" s="37"/>
+      <c r="I34" s="37"/>
+      <c r="J34" s="37"/>
+      <c r="K34" s="37"/>
+      <c r="L34" s="37"/>
+      <c r="M34" s="37"/>
     </row>
     <row r="35" spans="1:17" ht="19.5" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A35" s="40"/>
-      <c r="O35"/>
+      <c r="A35" s="37"/>
     </row>
     <row r="36" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A36" s="40"/>
-[...5 lines deleted...]
-    <row r="38" spans="1:17" ht="34.9" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A36" s="37"/>
+    </row>
+    <row r="37" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="38" spans="1:17" ht="35" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="41" t="s">
-        <v>31</v>
+        <v>33</v>
       </c>
       <c r="B38" s="41"/>
       <c r="C38" s="41"/>
       <c r="D38" s="41"/>
       <c r="E38" s="41"/>
       <c r="F38" s="41"/>
       <c r="G38" s="41"/>
       <c r="H38" s="41"/>
       <c r="I38" s="41"/>
       <c r="J38" s="41"/>
       <c r="K38" s="41"/>
       <c r="L38" s="41"/>
       <c r="M38" s="41"/>
-      <c r="N38" s="24"/>
-[...1 lines deleted...]
-      <c r="P38" s="15" t="s">
+      <c r="N38" s="22"/>
+      <c r="P38" s="13" t="s">
         <v>6</v>
       </c>
-      <c r="Q38" s="15">
+      <c r="Q38" s="13">
         <f>M17+M19+M23</f>
-        <v>13</v>
-[...7 lines deleted...]
-      <c r="Q39" s="15">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="39" spans="1:17" ht="15.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P39" s="13" t="s">
+        <v>31</v>
+      </c>
+      <c r="Q39" s="13">
         <f>M14+M18+M26</f>
         <v>3</v>
       </c>
     </row>
-    <row r="40" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...5 lines deleted...]
-      <c r="Q40" s="15">
+    <row r="40" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A40" s="22"/>
+      <c r="P40" s="13" t="s">
+        <v>28</v>
+      </c>
+      <c r="Q40" s="13">
         <f>M15+M21+M28</f>
         <v>9</v>
       </c>
     </row>
-    <row r="41" spans="1:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.25">
-[...1 lines deleted...]
-      <c r="P41" s="15" t="s">
+    <row r="41" spans="1:17" ht="36.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P41" s="13" t="s">
         <v>7</v>
       </c>
-      <c r="Q41" s="15">
+      <c r="Q41" s="13">
         <f>M22+M24+M25</f>
         <v>8</v>
       </c>
     </row>
-    <row r="42" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.25">
-[...4 lines deleted...]
-      <c r="Q42" s="15">
+    <row r="42" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P42" s="13" t="s">
+        <v>30</v>
+      </c>
+      <c r="Q42" s="13">
         <f>M16+M20+M27</f>
         <v>5</v>
       </c>
     </row>
-    <row r="43" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.25">
-[...68 lines deleted...]
-      <c r="A65" s="23" t="s">
+    <row r="43" spans="1:17" ht="24.75" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="P43" s="13"/>
+      <c r="Q43" s="13"/>
+    </row>
+    <row r="44" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="45" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="46" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="47" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="48" spans="1:17" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="49" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="50" ht="14.25" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="52" ht="69.75" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="65" spans="1:13" ht="16.5" x14ac:dyDescent="0.2">
+      <c r="A65" s="21" t="s">
         <v>5</v>
       </c>
-      <c r="B65" s="16"/>
-[...135 lines deleted...]
-      <c r="O86"/>
+      <c r="B65" s="14"/>
+      <c r="C65" s="14"/>
+      <c r="D65" s="14"/>
+      <c r="E65" s="14"/>
+      <c r="F65" s="14"/>
+      <c r="G65" s="14"/>
+      <c r="H65" s="14"/>
+      <c r="I65" s="14"/>
+      <c r="J65" s="14"/>
+      <c r="K65" s="14"/>
+      <c r="L65" s="14"/>
+      <c r="M65" s="15"/>
+    </row>
+    <row r="66" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A66" s="16"/>
+      <c r="M66" s="17"/>
+    </row>
+    <row r="67" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A67" s="16"/>
+      <c r="M67" s="17"/>
+    </row>
+    <row r="68" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A68" s="16"/>
+      <c r="M68" s="17"/>
+    </row>
+    <row r="69" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A69" s="16"/>
+      <c r="M69" s="17"/>
+    </row>
+    <row r="70" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A70" s="16"/>
+      <c r="M70" s="17"/>
+    </row>
+    <row r="71" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A71" s="16"/>
+      <c r="M71" s="17"/>
+    </row>
+    <row r="72" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A72" s="16"/>
+      <c r="M72" s="17"/>
+    </row>
+    <row r="73" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A73" s="16"/>
+      <c r="M73" s="17"/>
+    </row>
+    <row r="74" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A74" s="16"/>
+      <c r="M74" s="17"/>
+    </row>
+    <row r="75" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A75" s="16"/>
+      <c r="M75" s="17"/>
+    </row>
+    <row r="76" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A76" s="16"/>
+      <c r="M76" s="17"/>
+    </row>
+    <row r="77" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A77" s="16"/>
+      <c r="M77" s="17"/>
+    </row>
+    <row r="78" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A78" s="16"/>
+      <c r="M78" s="17"/>
+    </row>
+    <row r="79" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A79" s="16"/>
+      <c r="B79" s="37"/>
+      <c r="C79" s="37"/>
+      <c r="D79" s="37"/>
+      <c r="E79" s="37"/>
+      <c r="F79" s="37"/>
+      <c r="G79" s="37"/>
+      <c r="H79" s="37"/>
+      <c r="I79" s="37"/>
+      <c r="J79" s="37"/>
+      <c r="K79" s="37"/>
+      <c r="L79" s="37"/>
+      <c r="M79" s="23"/>
+    </row>
+    <row r="80" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A80" s="18"/>
+      <c r="B80" s="19"/>
+      <c r="C80" s="19"/>
+      <c r="D80" s="19"/>
+      <c r="E80" s="19"/>
+      <c r="F80" s="19"/>
+      <c r="G80" s="19"/>
+      <c r="H80" s="19"/>
+      <c r="I80" s="19"/>
+      <c r="J80" s="19"/>
+      <c r="K80" s="19"/>
+      <c r="L80" s="19"/>
+      <c r="M80" s="20"/>
+    </row>
+    <row r="82" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A82" s="44" t="s">
+        <v>34</v>
+      </c>
+      <c r="B82" s="44"/>
+      <c r="C82" s="44"/>
+      <c r="D82" s="44"/>
+      <c r="E82" s="44"/>
+      <c r="F82" s="44"/>
+      <c r="G82" s="44"/>
+      <c r="H82" s="44"/>
+      <c r="I82" s="44"/>
+      <c r="J82" s="44"/>
+      <c r="K82" s="44"/>
+      <c r="L82" s="44"/>
+      <c r="M82" s="44"/>
+    </row>
+    <row r="84" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="85" spans="1:13" ht="19.5" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="86" spans="1:13" x14ac:dyDescent="0.2">
+      <c r="A86" s="37"/>
     </row>
   </sheetData>
   <mergeCells count="20">
-    <mergeCell ref="D18:L18"/>
-[...4 lines deleted...]
-    <mergeCell ref="D17:L17"/>
+    <mergeCell ref="A30:M30"/>
+    <mergeCell ref="B34:F34"/>
+    <mergeCell ref="A38:M38"/>
+    <mergeCell ref="A82:M82"/>
+    <mergeCell ref="D26:L26"/>
     <mergeCell ref="D23:L23"/>
     <mergeCell ref="D27:L27"/>
     <mergeCell ref="D28:L28"/>
     <mergeCell ref="D19:L19"/>
     <mergeCell ref="D20:L20"/>
     <mergeCell ref="D21:L21"/>
     <mergeCell ref="D22:L22"/>
     <mergeCell ref="D24:L24"/>
     <mergeCell ref="D25:L25"/>
-    <mergeCell ref="A30:M30"/>
-[...3 lines deleted...]
-    <mergeCell ref="D26:L26"/>
+    <mergeCell ref="D18:L18"/>
+    <mergeCell ref="A1:M1"/>
+    <mergeCell ref="D14:L14"/>
+    <mergeCell ref="D15:L15"/>
+    <mergeCell ref="D16:L16"/>
+    <mergeCell ref="D17:L17"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <pageMargins left="0.11811023622047245" right="0.19685039370078741" top="0.11811023622047245" bottom="0.11811023622047245" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ワークシート</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
-      <vt:lpstr>最終 </vt:lpstr>
+      <vt:lpstr>aichek</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>kiyonaga</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>