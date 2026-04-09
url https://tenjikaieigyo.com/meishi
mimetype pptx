--- v0 (2025-11-03)
+++ v1 (2026-04-09)
@@ -181,63 +181,63 @@
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="1"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}"/>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="5259" autoAdjust="0"/>
     <p:restoredTop sz="94523" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="99" d="100"/>
-          <a:sy n="99" d="100"/>
+          <a:sx n="82" d="100"/>
+          <a:sy n="82" d="100"/>
         </p:scale>
-        <p:origin x="1356" y="57"/>
+        <p:origin x="1672" y="280"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -313,51 +313,51 @@
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3884613" y="0"/>
             <a:ext cx="2971800" cy="458788"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0"/>
           <a:lstStyle>
             <a:lvl1pPr algn="r">
               <a:defRPr sz="1200"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{A2FBBDE7-CAAF-4736-948F-D92006C04139}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="スライド イメージ プレースホルダー 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="1371600" y="1143000"/>
             <a:ext cx="4114800" cy="3086100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="12700">
@@ -973,51 +973,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>マスター サブタイトルの書式設定</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1175,51 +1175,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1387,51 +1387,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1589,51 +1589,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -1833,51 +1833,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>マスター テキストの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2129,51 +2129,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2560,51 +2560,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2678,51 +2678,51 @@
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>マスター タイトルの書式設定</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -2773,51 +2773,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3082,51 +3082,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>マスター テキストの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3339,51 +3339,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US"/>
               <a:t>マスター テキストの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -3588,51 +3588,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="628650" y="6356351"/>
             <a:ext cx="2057400" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{7B01519C-7681-4496-9A34-7D3C764123BE}" type="datetimeFigureOut">
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
-              <a:t>2020/7/9</a:t>
+              <a:t>2026/3/29</a:t>
             </a:fld>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3028950" y="6356351"/>
             <a:ext cx="3086100" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -4025,575 +4025,542 @@
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="コンテンツ プレースホルダー 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="857250"/>
             <a:ext cx="4514850" cy="5143500"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>展開サービス</a:t>
             </a:r>
             <a:r>
-              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>】</a:t>
             </a:r>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="コンテンツ プレースホルダー 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4629150" y="857250"/>
             <a:ext cx="4514850" cy="5143500"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="9" name="正方形/長方形 8"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7229475" y="1091045"/>
+            <a:off x="6129682" y="934133"/>
             <a:ext cx="1745673" cy="1218855"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>商材の写真</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="11" name="正方形/長方形 10"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4689425" y="4480803"/>
             <a:ext cx="4286250" cy="1443179"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln>
             <a:noFill/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1500" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1500" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>株式会社＊＊＊　</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="900" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　住所　＊＊＊＊＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>TEL</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>：＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>FAX</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>：＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>Mobil:</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>Mail:</a:t>
             </a:r>
-            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="正方形/長方形 14"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="88458" y="1265424"/>
+            <a:off x="88458" y="1366161"/>
             <a:ext cx="4371841" cy="977444"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:ln w="57150"/>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="t" anchorCtr="0"/>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" u="sng" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" u="sng" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" u="sng" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>限定＊＊社無料</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" u="sng" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>】</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" u="sng" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" u="sng" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
             </a:br>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1400" kern="100" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="002060"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:cs typeface="Times New Roman" panose="02020603050405020304" pitchFamily="18" charset="0"/>
               </a:rPr>
               <a:t>＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" u="sng" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" u="sng" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　・＊＊＊＊＊＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1050" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1050" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　・＊＊＊＊＊＊＊＊＊＊＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1050" dirty="0"/>
-[...3 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1050" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　・＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1050" dirty="0"/>
-[...150 lines deleted...]
-            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1350" u="sng" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1050" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="正方形/長方形 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="4935682" y="1091045"/>
-            <a:ext cx="1745673" cy="1012491"/>
+            <a:off x="4935682" y="1091046"/>
+            <a:ext cx="728949" cy="667888"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>ロゴ</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="テキスト ボックス 1"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4897532" y="2343934"/>
             <a:ext cx="3521910" cy="300082"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>○名未満の中小企業社長向け</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="テキスト ボックス 20"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5042540" y="2632243"/>
             <a:ext cx="3521910" cy="369332"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>＊＊＊＊な＊＊＊で業績○倍</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="テキスト ボックス 21"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4970888" y="3062149"/>
             <a:ext cx="3521910" cy="300082"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -4610,51 +4577,54 @@
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="テキスト ボックス 22"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5034008" y="3350459"/>
             <a:ext cx="3521910" cy="253916"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>課長</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="テキスト ボックス 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5842640" y="3555172"/>
             <a:ext cx="3521910" cy="507831"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
@@ -4709,430 +4679,338 @@
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1"/>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="lt1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="dk1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>＊＊＊＊</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="27" name="正方形/長方形 26"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="3330889" y="5082877"/>
             <a:ext cx="748966" cy="542447"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="dk1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="dk1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="dk1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" b="1" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" b="1" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>検索</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="上矢印 27"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="19615967">
             <a:off x="3848047" y="5414270"/>
             <a:ext cx="333671" cy="381046"/>
           </a:xfrm>
           <a:prstGeom prst="upArrow">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
-            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1350"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1350">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="4" name="直線矢印コネクタ 3"/>
+          <p:cNvPr id="29" name="直線矢印コネクタ 28"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
-            <a:stCxn id="5" idx="1"/>
+            <a:stCxn id="30" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
-          <a:xfrm flipH="1">
-[...1 lines deleted...]
-            <a:ext cx="2135072" cy="318536"/>
+          <a:xfrm flipH="1" flipV="1">
+            <a:off x="8034985" y="2636309"/>
+            <a:ext cx="1254023" cy="44303"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="テキスト ボックス 4"/>
+          <p:cNvPr id="30" name="テキスト ボックス 29"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9364550" y="1704546"/>
-            <a:ext cx="2379775" cy="923330"/>
+            <a:off x="9289008" y="2530571"/>
+            <a:ext cx="2964002" cy="300082"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>だれがターゲットか？</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>ブースキャッチコピー（第</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>講）</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
-          </a:p>
-[...38 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
-          <p:cNvPr id="29" name="直線矢印コネクタ 28"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvPr id="31" name="直線矢印コネクタ 30"/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
-            <a:off x="8064749" y="2792477"/>
-            <a:ext cx="1299802" cy="79698"/>
+            <a:off x="7303845" y="3259713"/>
+            <a:ext cx="2099900" cy="585788"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="30" name="テキスト ボックス 29"/>
-[...107 lines deleted...]
-        <p:nvSpPr>
           <p:cNvPr id="32" name="テキスト ボックス 31"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9442940" y="3659386"/>
+            <a:off x="9651718" y="3659046"/>
             <a:ext cx="1292468" cy="300082"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>肩書</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>肩書（第</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>1</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>講）</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="33" name="図 32"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId3"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="3575493" y="1514386"/>
             <a:ext cx="391243" cy="441188"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
@@ -5144,334 +5022,485 @@
           <p:cNvPr id="34" name="テキスト ボックス 33"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm rot="21225360">
             <a:off x="3516861" y="1812531"/>
             <a:ext cx="1001960" cy="300082"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="900" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>まずはコチラ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>！</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="35" name="テキスト ボックス 34"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1250814" y="2266195"/>
-            <a:ext cx="1211848" cy="1962076"/>
+            <a:off x="-2262583" y="2266195"/>
+            <a:ext cx="2223617" cy="1131079"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>行動要請</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>一番上に、</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>見込客が</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>見込客が行動しやすい</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>行動しやすい</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>特典企画を記載する</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>無料特典企画を</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>（第</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>講）</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
-            </a:endParaRPr>
-[...27 lines deleted...]
-              </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="37" name="直線矢印コネクタ 36"/>
-          <p:cNvCxnSpPr/>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
-            <a:off x="-330653" y="1770406"/>
-            <a:ext cx="551089" cy="384333"/>
+            <a:off x="-619932" y="1770406"/>
+            <a:ext cx="840368" cy="573528"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="36" name="テキスト ボックス 35"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1721271" y="5858858"/>
-            <a:ext cx="1211848" cy="1131079"/>
+            <a:off x="-2426094" y="5858858"/>
+            <a:ext cx="1916672" cy="507831"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-[...8 lines deleted...]
-          <a:p>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>出展商材のページが</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+            </a:br>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-[...13 lines deleted...]
-            </a:endParaRPr>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>表示される検索ワードを</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="38" name="直線矢印コネクタ 37"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="-439299" y="5452533"/>
             <a:ext cx="2223618" cy="536594"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="13" name="正方形/長方形 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83D9155A-C64B-EB38-4724-79A9B4D9C481}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="400333" y="2579628"/>
+            <a:ext cx="3772641" cy="2269170"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr algn="ctr"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>商材の写真など</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="14" name="テキスト ボックス 13">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{248991C9-F8E3-38F7-8A59-5CFF6F32238F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9289008" y="79255"/>
+            <a:ext cx="2964002" cy="715581"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>全体のカラーや</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>ブースキャッチコピーの文字などは</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>ブースデザインと一致させる。</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2933925339"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
@@ -5484,59 +5513,68 @@
         <p:nvSpPr>
           <p:cNvPr id="6" name="コンテンツ プレースホルダー 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="857250"/>
             <a:ext cx="4514850" cy="306161"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>プロフィール</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="コンテンツ プレースホルダー 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4812851" y="918484"/>
             <a:ext cx="4514850" cy="355147"/>
           </a:xfrm>
         </p:spPr>
         <p:txBody>
           <a:bodyPr>
             <a:normAutofit fontScale="70000" lnSpcReduction="20000"/>
           </a:bodyPr>
@@ -5740,169 +5778,261 @@
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr kumimoji="1" sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1575" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1575" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　　</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>※</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>名刺を発注する際は</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　　　ここに、</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　　　第２講で作成した個人プロフィールを</a:t>
             </a:r>
             <a:br>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
             </a:br>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　　　貼り付けてください。</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
-[...2 lines deleted...]
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>　　　（３００～</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>4</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>００文字程度）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>　</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="15" name="コンテンツ プレースホルダー 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="77562" y="5282299"/>
             <a:ext cx="4514850" cy="657224"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0">
             <a:normAutofit fontScale="92500" lnSpcReduction="20000"/>
           </a:bodyPr>
           <a:lstStyle>
@@ -6052,306 +6182,357 @@
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr kumimoji="1" sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="2100" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>趣味</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>】</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="2100" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="2100" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>信念</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>】</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="2100" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="2100" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>＊＊＊</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="円/楕円 2"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5106761" y="1224642"/>
             <a:ext cx="900503" cy="881743"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>あああ</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="17" name="円/楕円 16"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7743826" y="1216476"/>
             <a:ext cx="900503" cy="881743"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>いいい</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="18" name="円/楕円 17"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6413047" y="2028821"/>
             <a:ext cx="900503" cy="881743"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>ううう</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="20" name="円/楕円 19"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5123087" y="2539089"/>
             <a:ext cx="900503" cy="881743"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>え</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0" err="1"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0" err="1">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>ええ</a:t>
             </a:r>
-            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="21" name="円/楕円 20"/>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="7760152" y="2530923"/>
             <a:ext cx="900503" cy="881743"/>
           </a:xfrm>
           <a:prstGeom prst="ellipse">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>おおお</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="22" name="コンテンツ プレースホルダー 6"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4837344" y="3590234"/>
             <a:ext cx="3831479" cy="355147"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0">
             <a:normAutofit/>
@@ -6503,73 +6684,88 @@
             </a:lvl8pPr>
             <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="500"/>
               </a:spcBef>
               <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               <a:buChar char="•"/>
               <a:defRPr kumimoji="1" sz="1800" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="+mn-lt"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1950" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1950" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1950" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1950" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>顧客の声（ごく一部</a:t>
             </a:r>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1950" dirty="0"/>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1950" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1950" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
-            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1950" dirty="0"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1950" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="23" name="コンテンツ プレースホルダー 5"/>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="4812851" y="4014771"/>
             <a:ext cx="4514850" cy="1924752"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="68580" tIns="34290" rIns="68580" bIns="34290" rtlCol="0">
             <a:normAutofit lnSpcReduction="10000"/>
           </a:bodyPr>
           <a:lstStyle>
@@ -6840,438 +7036,563 @@
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" indent="0">
               <a:buNone/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="2100" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="24" name="直線矢印コネクタ 23"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
             <a:off x="8486033" y="2167610"/>
             <a:ext cx="878517" cy="108177"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="26" name="テキスト ボックス 25"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="9328640" y="2161670"/>
-            <a:ext cx="1680900" cy="1131079"/>
+            <a:ext cx="2171102" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>不安の解消</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>・ノウハウの図解</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>　・ノウハウの図解</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>・選ばれる理由</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>　・選ばれる理由</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>・メリット　など</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>　・メリット　など</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
-          </a:p>
-[...8 lines deleted...]
-            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="27" name="直線矢印コネクタ 26"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipH="1" flipV="1">
             <a:off x="7375489" y="3818221"/>
             <a:ext cx="1989062" cy="157475"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="28" name="テキスト ボックス 27"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="9328640" y="3906587"/>
-            <a:ext cx="1680900" cy="1131079"/>
+            <a:off x="9526068" y="3846068"/>
+            <a:ext cx="1680900" cy="715581"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>【</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>購入後のイメージ</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>】</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               </a:rPr>
               <a:t>・実績</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-[...8 lines deleted...]
-          <a:p>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>・顧客の声（第</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-[...13 lines deleted...]
-            </a:endParaRPr>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>講）</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="19" name="テキスト ボックス 18"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1789548" y="2374500"/>
-            <a:ext cx="1680900" cy="300082"/>
+            <a:off x="-2554007" y="2374500"/>
+            <a:ext cx="2445359" cy="923330"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>第２講の課題</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>プロフィール</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>（第</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>講）</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>会社のプロフィールや</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>出展商材の開発秘話でも</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>OK</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="25" name="直線矢印コネクタ 24"/>
           <p:cNvCxnSpPr/>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm flipV="1">
             <a:off x="-591911" y="1916533"/>
             <a:ext cx="831411" cy="442693"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="29" name="テキスト ボックス 28"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="-1866408" y="5632257"/>
-            <a:ext cx="1680900" cy="300082"/>
+            <a:off x="-2554007" y="5234181"/>
+            <a:ext cx="1680900" cy="507831"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="square" rtlCol="0">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
                 <a:solidFill>
                   <a:srgbClr val="FF0000"/>
                 </a:solidFill>
-              </a:rPr>
-              <a:t>共感される信念を</a:t>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>出会いたい相手に</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
               <a:solidFill>
                 <a:srgbClr val="FF0000"/>
               </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>共感される信念を</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:cxnSp>
         <p:nvCxnSpPr>
           <p:cNvPr id="30" name="直線矢印コネクタ 29"/>
           <p:cNvCxnSpPr>
             <a:cxnSpLocks/>
             <a:endCxn id="15" idx="1"/>
           </p:cNvCxnSpPr>
           <p:nvPr/>
         </p:nvCxnSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="-1025958" y="5610759"/>
             <a:ext cx="1103520" cy="152"/>
           </a:xfrm>
           <a:prstGeom prst="straightConnector1">
             <a:avLst/>
           </a:prstGeom>
-          <a:ln>
+          <a:ln w="19050">
             <a:solidFill>
               <a:srgbClr val="FF0000"/>
             </a:solidFill>
             <a:tailEnd type="triangle"/>
           </a:ln>
         </p:spPr>
         <p:style>
           <a:lnRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:lnRef>
           <a:fillRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="tx1"/>
           </a:fontRef>
         </p:style>
       </p:cxnSp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="31" name="正方形/長方形 30">
             <a:extLst>
@@ -7292,54 +7613,60 @@
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:style>
           <a:lnRef idx="2">
             <a:schemeClr val="accent1">
               <a:shade val="50000"/>
             </a:schemeClr>
           </a:lnRef>
           <a:fillRef idx="1">
             <a:schemeClr val="accent1"/>
           </a:fillRef>
           <a:effectRef idx="0">
             <a:schemeClr val="accent1"/>
           </a:effectRef>
           <a:fontRef idx="minor">
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1350" dirty="0">
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
               <a:t>ご自身の写真</a:t>
             </a:r>
-            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0"/>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="1350" dirty="0">
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3947671812"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="Office テーマ">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7838,54 +8165,54 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>798</Words>
+  <Words>528</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>画面に合わせる (4:3)</PresentationFormat>
-  <Paragraphs>89</Paragraphs>
+  <Paragraphs>80</Paragraphs>
   <Slides>2</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>