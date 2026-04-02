--- v0 (2025-12-07)
+++ v1 (2026-04-02)
@@ -1,122 +1,156 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="mp3" ContentType="audio/mpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
+  <Default Extension="wav" ContentType="audio/x-wav"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/ppt/presentation.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presentation.main+xml"/>
   <Override PartName="/ppt/slideMasters/slideMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
+  <Override PartName="/ppt/slideMasters/slideMaster3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideMaster+xml"/>
   <Override PartName="/ppt/slides/slide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/slides/slide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
+  <Override PartName="/ppt/slides/slide16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slide+xml"/>
   <Override PartName="/ppt/notesMasters/notesMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesMaster+xml"/>
   <Override PartName="/ppt/handoutMasters/handoutMaster1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.handoutMaster+xml"/>
   <Override PartName="/ppt/presProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.presProps+xml"/>
   <Override PartName="/ppt/viewProps.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.viewProps+xml"/>
   <Override PartName="/ppt/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/tableStyles.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.tableStyles+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/slideLayouts/slideLayout11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout14.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout16.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout17.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout18.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout19.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout20.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout21.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout22.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout23.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout24.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout25.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout26.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout27.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout28.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme2.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout29.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout30.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout31.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout32.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout33.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout34.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout35.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout36.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout37.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout38.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
+  <Override PartName="/ppt/slideLayouts/slideLayout39.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.slideLayout+xml"/>
   <Override PartName="/ppt/theme/theme3.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme4.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/ppt/theme/theme5.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide1.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide2.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide3.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide4.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide5.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide6.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide7.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide8.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide9.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide10.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide11.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/ppt/notesSlides/notesSlide12.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-  <Override PartName="/ppt/notesSlides/notesSlide13.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/ppt/notesSlides/notesSlide15.xml" ContentType="application/vnd.openxmlformats-officedocument.presentationml.notesSlide+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="ppt/presentation.xml"/></Relationships>
 </file>
 
 <file path=ppt/presentation.xml><?xml version="1.0" encoding="utf-8"?>
-<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" showSpecialPlsOnTitleSld="0" saveSubsetFonts="1">
+<p:presentation xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" firstSlideNum="0" saveSubsetFonts="1">
   <p:sldMasterIdLst>
-    <p:sldMasterId id="2147488189" r:id="rId1"/>
+    <p:sldMasterId id="2147491594" r:id="rId1"/>
+    <p:sldMasterId id="2147491645" r:id="rId2"/>
+    <p:sldMasterId id="2147491658" r:id="rId3"/>
   </p:sldMasterIdLst>
   <p:notesMasterIdLst>
-    <p:notesMasterId r:id="rId17"/>
+    <p:notesMasterId r:id="rId20"/>
   </p:notesMasterIdLst>
   <p:handoutMasterIdLst>
-    <p:handoutMasterId r:id="rId18"/>
+    <p:handoutMasterId r:id="rId21"/>
   </p:handoutMasterIdLst>
   <p:sldIdLst>
-    <p:sldId id="2131" r:id="rId2"/>
-[...13 lines deleted...]
-    <p:sldId id="742" r:id="rId16"/>
+    <p:sldId id="2184" r:id="rId4"/>
+    <p:sldId id="3742" r:id="rId5"/>
+    <p:sldId id="3743" r:id="rId6"/>
+    <p:sldId id="3767" r:id="rId7"/>
+    <p:sldId id="3757" r:id="rId8"/>
+    <p:sldId id="3768" r:id="rId9"/>
+    <p:sldId id="1230" r:id="rId10"/>
+    <p:sldId id="1231" r:id="rId11"/>
+    <p:sldId id="1232" r:id="rId12"/>
+    <p:sldId id="1233" r:id="rId13"/>
+    <p:sldId id="1234" r:id="rId14"/>
+    <p:sldId id="1235" r:id="rId15"/>
+    <p:sldId id="1236" r:id="rId16"/>
+    <p:sldId id="1237" r:id="rId17"/>
+    <p:sldId id="1238" r:id="rId18"/>
+    <p:sldId id="1239" r:id="rId19"/>
   </p:sldIdLst>
-  <p:sldSz cx="12192000" cy="6858000"/>
+  <p:sldSz cx="9144000" cy="6858000" type="screen4x3"/>
   <p:notesSz cx="7099300" cy="10234613"/>
   <p:defaultTextStyle>
     <a:defPPr>
       <a:defRPr lang="ja-JP"/>
     </a:defPPr>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kumimoji="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="0"/>
       </a:spcBef>
@@ -202,96 +236,96 @@
     </a:lvl7pPr>
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
         <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:defaultTextStyle>
   <p:extLst>
     <p:ext uri="{EFAFB233-063F-42B5-8137-9DF3F51BA10A}">
       <p15:sldGuideLst xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main">
-        <p15:guide id="1" orient="horz" pos="2160" userDrawn="1">
+        <p15:guide id="2" pos="2880" userDrawn="1">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
-        <p15:guide id="2" pos="3840" userDrawn="1">
+        <p15:guide id="3" orient="horz" pos="2160">
           <p15:clr>
             <a:srgbClr val="A4A3A4"/>
           </p15:clr>
         </p15:guide>
       </p15:sldGuideLst>
     </p:ext>
   </p:extLst>
 </p:presentation>
 </file>
 
 <file path=ppt/presProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:presentationPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:showPr showNarration="1">
-    <p:browse/>
+    <p:present/>
     <p:sldAll/>
     <p:penClr>
       <a:prstClr val="red"/>
     </p:penClr>
     <p:extLst>
       <p:ext uri="{EC167BDD-8182-4AB7-AECC-EB403E3ABB37}">
         <p14:laserClr xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
           <a:srgbClr val="FF0000"/>
         </p14:laserClr>
       </p:ext>
       <p:ext uri="{2FDB2607-1784-4EEB-B798-7EB5836EED8A}">
         <p14:showMediaCtrls xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1"/>
       </p:ext>
     </p:extLst>
   </p:showPr>
   <p:clrMru>
-    <a:srgbClr val="002060"/>
-[...8 lines deleted...]
-    <a:srgbClr val="FFFF66"/>
+    <a:srgbClr val="FFC5C5"/>
+    <a:srgbClr val="FFB3B3"/>
+    <a:srgbClr val="FF7171"/>
+    <a:srgbClr val="FF9F9F"/>
+    <a:srgbClr val="A00050"/>
+    <a:srgbClr val="600030"/>
+    <a:srgbClr val="FFEBEB"/>
+    <a:srgbClr val="FF7D7D"/>
+    <a:srgbClr val="FFF7F7"/>
+    <a:srgbClr val="C00000"/>
   </p:clrMru>
   <p:extLst>
     <p:ext uri="{E76CE94A-603C-4142-B9EB-6D1370010A27}">
       <p14:discardImageEditData xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="0"/>
     </p:ext>
     <p:ext uri="{D31A062A-798A-4329-ABDD-BBA856620510}">
       <p14:defaultImageDpi xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="220"/>
     </p:ext>
     <p:ext uri="{FD5EFAAD-0ECE-453E-9831-46B23BE46B34}">
       <p15:chartTrackingRefBased xmlns:p15="http://schemas.microsoft.com/office/powerpoint/2012/main" val="0"/>
     </p:ext>
   </p:extLst>
 </p:presentationPr>
 </file>
 
 <file path=ppt/tableStyles.xml><?xml version="1.0" encoding="utf-8"?>
 <a:tblStyleLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" def="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}">
   <a:tblStyle styleId="{5C22544A-7EE6-4342-B048-85BDC9FD1C3A}" styleName="中間スタイル 2 - アクセント 1">
     <a:wholeTbl>
       <a:tcTxStyle>
         <a:fontRef idx="minor">
           <a:prstClr val="black"/>
         </a:fontRef>
         <a:schemeClr val="dk1"/>
       </a:tcTxStyle>
@@ -446,107 +480,107 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
   <p:normalViewPr>
-    <p:restoredLeft sz="10089" autoAdjust="0"/>
-    <p:restoredTop sz="68649" autoAdjust="0"/>
+    <p:restoredLeft sz="23273" autoAdjust="0"/>
+    <p:restoredTop sz="81638" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToObjects="1">
       <p:cViewPr varScale="1">
         <p:scale>
           <a:sx n="70" d="100"/>
           <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="213" y="27"/>
+        <p:origin x="1256" y="272"/>
       </p:cViewPr>
       <p:guideLst>
+        <p:guide pos="2880"/>
         <p:guide orient="horz" pos="2160"/>
-        <p:guide pos="3840"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
-        <a:sx n="3" d="2"/>
-        <a:sy n="3" d="2"/>
+        <a:sx n="100" d="100"/>
+        <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:sorterViewPr>
     <p:cViewPr varScale="1">
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
-      <p:origin x="0" y="0"/>
+      <p:origin x="0" y="-43028"/>
     </p:cViewPr>
   </p:sorterViewPr>
   <p:gridSpacing cx="45005" cy="45005"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide5.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide10.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide15.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/handoutMaster" Target="handoutMasters/handoutMaster1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide4.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide9.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide14.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide13.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="notesMasters/notesMaster1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide3.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide8.xml"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide2.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide12.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide7.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide16.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide6.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide11.xml"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/_rels/handoutMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme5.xml"/></Relationships>
 </file>
 
 <file path=ppt/handoutMasters/handoutMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:handoutMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -558,238 +592,238 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1" y="1"/>
             <a:ext cx="3078163" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47721" rIns="95440" bIns="47721" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47720" rIns="95440" bIns="47720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14339" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="quarter" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4019551" y="1"/>
+            <a:off x="4019552" y="1"/>
             <a:ext cx="3078163" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47721" rIns="95440" bIns="47721" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47720" rIns="95440" bIns="47720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14340" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1" y="9721851"/>
+            <a:off x="1" y="9721852"/>
             <a:ext cx="3078163" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47721" rIns="95440" bIns="47721" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47720" rIns="95440" bIns="47720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="14341" name="Rectangle 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4019551" y="9721851"/>
+            <a:off x="4019552" y="9721852"/>
             <a:ext cx="3078163" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47721" rIns="95440" bIns="47721" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47720" rIns="95440" bIns="47720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{F22A50CA-8E46-4FCC-95AB-57C601671E7C}" type="slidenum">
+            <a:fld id="{C768EB5A-30D8-4D8B-A96F-9EB8C6E313D7}" type="slidenum">
               <a:rPr lang="en-US" altLang="ja-JP"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="ja-JP"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3388903723"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1193996054"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
 </p:handoutMaster>
 </file>
 
 <file path=ppt/notesMasters/_rels/notesMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme4.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesMasters/notesMaster1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notesMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:bg>
       <p:bgPr>
         <a:solidFill>
           <a:schemeClr val="bg1"/>
         </a:solidFill>
         <a:effectLst/>
       </p:bgPr>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
@@ -801,134 +835,134 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="hdr" sz="quarter"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="1" y="1"/>
             <a:ext cx="3078163" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47721" rIns="95440" bIns="47721" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47720" rIns="95440" bIns="47720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24579" name="Rectangle 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4019551" y="1"/>
+            <a:off x="4019552" y="1"/>
             <a:ext cx="3078163" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47721" rIns="95440" bIns="47721" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47720" rIns="95440" bIns="47720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="119812" name="Rectangle 4"/>
+          <p:cNvPr id="265220" name="Rectangle 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noChangeArrowheads="1" noTextEdit="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="134938" y="765175"/>
-            <a:ext cx="6829425" cy="3841750"/>
+            <a:off x="989013" y="766763"/>
+            <a:ext cx="5121275" cy="3840162"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:solidFill>
               <a:srgbClr val="000000"/>
             </a:solidFill>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:sp>
       <p:sp>
@@ -937,51 +971,51 @@
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="708026" y="4860926"/>
             <a:ext cx="5683250" cy="4606925"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47721" rIns="95440" bIns="47721" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47720" rIns="95440" bIns="47720" numCol="1" anchor="t" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" noProof="0"/>
               <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" noProof="0"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" noProof="0"/>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" noProof="0"/>
               <a:t>レベル</a:t>
@@ -1024,146 +1058,146 @@
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" noProof="0"/>
               <a:t>5 </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" noProof="0"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24582" name="Rectangle 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1" y="9721851"/>
+            <a:off x="1" y="9721852"/>
             <a:ext cx="3078163" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47721" rIns="95440" bIns="47721" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47720" rIns="95440" bIns="47720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" pitchFamily="50" charset="-128"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="en-US" altLang="ja-JP"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24583" name="Rectangle 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="5"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="4019551" y="9721851"/>
+            <a:off x="4019552" y="9721852"/>
             <a:ext cx="3078163" cy="511175"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter lim="800000"/>
             <a:headEnd/>
             <a:tailEnd/>
           </a:ln>
           <a:effectLst/>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47721" rIns="95440" bIns="47721" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
+          <a:bodyPr vert="horz" wrap="square" lIns="95440" tIns="47720" rIns="95440" bIns="47720" numCol="1" anchor="b" anchorCtr="0" compatLnSpc="1">
             <a:prstTxWarp prst="textNoShape">
               <a:avLst/>
             </a:prstTxWarp>
           </a:bodyPr>
           <a:lstStyle>
             <a:lvl1pPr algn="r" eaLnBrk="1" hangingPunct="1">
               <a:defRPr sz="1200">
                 <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{8C438B7A-BBE1-4D57-B1BC-EBE8DB2DD923}" type="slidenum">
+            <a:fld id="{F8F637F3-1962-470C-8F8F-1C4A6569EC26}" type="slidenum">
               <a:rPr lang="en-US" altLang="ja-JP"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
               <a:t>‹#›</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="ja-JP"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1962443892"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1529965211"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
   <p:notesStyle>
     <a:lvl1pPr algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="30000"/>
       </a:spcBef>
       <a:spcAft>
         <a:spcPct val="0"/>
       </a:spcAft>
       <a:defRPr kumimoji="1" sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="Arial" pitchFamily="34" charset="0"/>
         <a:ea typeface="ＭＳ Ｐ明朝" pitchFamily="18" charset="-128"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl1pPr>
     <a:lvl2pPr marL="457200" algn="l" rtl="0" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
       <a:spcBef>
         <a:spcPct val="30000"/>
@@ -1251,347 +1285,175 @@
     <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl8pPr>
     <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
       <a:defRPr kumimoji="1" sz="1200" kern="1200">
         <a:solidFill>
           <a:schemeClr val="tx1"/>
         </a:solidFill>
         <a:latin typeface="+mn-lt"/>
         <a:ea typeface="+mn-ea"/>
         <a:cs typeface="+mn-cs"/>
       </a:defRPr>
     </a:lvl9pPr>
   </p:notesStyle>
 </p:notesMaster>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundeffect-lab.info/sound/anime/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/_rels/notesSlide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide14.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide15.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide7.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide8.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/notesSlides/_rels/notesSlide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide10.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide11.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide12.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
-<file path=ppt/notesSlides/_rels/notesSlide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=ppt/notesSlides/_rels/notesSlide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide13.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
-</file>
-[...38 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="../slides/slide9.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesMaster" Target="../notesMasters/notesMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/notesSlides/notesSlide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53250" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...1 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53251" name="ノート プレースホルダー 2"/>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...21 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0"/>
-[...151 lines deleted...]
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>効果音ラボ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:hlinkClick r:id="rId3"/>
               </a:rPr>
-              <a:pPr/>
-[...7 lines deleted...]
-            </a:endParaRPr>
+              <a:t>https://soundeffect-lab.info/sound/anime/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>　　</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>のフリー音源</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2437665271"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2443931080"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1620,209 +1482,177 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>最初の効果音デデンは効果音ラボ：</a:t>
+              <a:t>最初の効果音デデンはフリー：</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>http://soundeffect-lab.info/</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>シンキングタイム音は、「</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>効果音素材：ポケットサウンド </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>– https://pocket-se.info/</a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:sym typeface="Helvetica"/>
               </a:rPr>
-              <a:t>」←必ずスライドに表記して使用ください。（このスライドでは右下に表記）</a:t>
-[...9 lines deleted...]
-          <a:p>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+            </a:br>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...16 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{22B43227-B317-409F-9950-3D8781D8445A}" type="slidenum">
-[...46 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="606619922"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3762110096"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -1851,209 +1681,177 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>最初の効果音デデンは効果音ラボ：</a:t>
+              <a:t>最初の効果音デデンはフリー：</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>http://soundeffect-lab.info/</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>シンキングタイム音は、「</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>効果音素材：ポケットサウンド </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>– https://pocket-se.info/</a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:sym typeface="Helvetica"/>
               </a:rPr>
-              <a:t>」←必ずスライドに表記して使用ください。（このスライドでは右下に表記）</a:t>
-[...9 lines deleted...]
-          <a:p>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+            </a:br>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...16 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{22B43227-B317-409F-9950-3D8781D8445A}" type="slidenum">
-[...46 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1152555610"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2540279604"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide12.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2082,905 +1880,177 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>最初の効果音デデンは効果音ラボ：</a:t>
+              <a:t>最初の効果音デデンはフリー：</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>http://soundeffect-lab.info/</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>シンキングタイム音は、「</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>効果音素材：ポケットサウンド </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>– https://pocket-se.info/</a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:sym typeface="Helvetica"/>
               </a:rPr>
-              <a:t>」←必ずスライドに表記して使用ください。（このスライドでは右下に表記）</a:t>
-[...9 lines deleted...]
-          <a:p>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+            </a:br>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-          </a:p>
-[...142 lines deleted...]
-            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:r>
-[...68 lines deleted...]
-          <a:p>
             <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...80 lines deleted...]
-            </a:endParaRPr>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3636847819"/>
-[...461 lines deleted...]
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3889578972"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="211767967"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -2990,910 +2060,715 @@
           <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...10 lines deleted...]
-              <a:t>https://soundeffect-lab.info/sound/anime/</a:t>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="30000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>http://dova-s.jp/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>　　</a:t>
-[...39 lines deleted...]
-            </a:endParaRPr>
+              <a:t>　の中のフリー音源</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3121559920"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3398984740"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53250" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...1 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53251" name="ノート プレースホルダー 2"/>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...21 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0"/>
-[...84 lines deleted...]
-            <a:lvl6pPr marL="2516759" indent="-228796" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:defRPr kumimoji="1">
-[...7 lines deleted...]
-            <a:lvl7pPr marL="2974351" indent="-228796" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>最初の効果音デデンはフリー：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>http://soundeffect-lab.info/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:defRPr kumimoji="1">
-[...44 lines deleted...]
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-[...7 lines deleted...]
-            </a:endParaRPr>
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>画像：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>株式会社ハッピースマイルクリエイティブ３９</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>超音速！スライド動画塾：「</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>QUIZ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>」</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="646018100"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3140727665"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81922" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...1 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="81923" name="ノート プレースホルダー 2"/>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...21 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:r>
-[...153 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{BCE1C239-6A50-43FA-AAC4-8E498720CF2F}" type="slidenum">
-[...12 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>最初の効果音デデンはフリー：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>http://soundeffect-lab.info/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
               </a:rPr>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...31 lines deleted...]
-            </a:endParaRPr>
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>画像：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>株式会社ハッピースマイルクリエイティブ３９</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>超音速！スライド動画塾：「</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>QUIZ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>」</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3968522276"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3473500370"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide5.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53250" name="スライド イメージ プレースホルダー 1"/>
+          <p:cNvPr id="2" name="スライド イメージ プレースホルダー 1"/>
           <p:cNvSpPr>
-            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1" noTextEdit="1"/>
+            <a:spLocks noGrp="1" noRot="1" noChangeAspect="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldImg"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...1 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="53251" name="ノート プレースホルダー 2"/>
+          <p:cNvPr id="3" name="ノート プレースホルダー 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...21 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0"/>
-[...84 lines deleted...]
-            <a:lvl6pPr marL="2516759" indent="-228796" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:defRPr kumimoji="1">
-[...7 lines deleted...]
-            <a:lvl7pPr marL="2974351" indent="-228796" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>最初の効果音デデンはフリー：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>http://soundeffect-lab.info/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
               <a:spcBef>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPct val="0"/>
+                <a:spcPts val="0"/>
               </a:spcAft>
-              <a:defRPr kumimoji="1">
-[...44 lines deleted...]
-                <a:latin typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
               </a:rPr>
-              <a:pPr/>
-[...7 lines deleted...]
-            </a:endParaRPr>
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>画像：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>株式会社ハッピースマイルクリエイティブ３９</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>超音速！スライド動画塾：「</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>QUIZ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>」</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1954819738"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1310545403"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide6.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -3922,206 +2797,189 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>最初の効果音デデンは効果音ラボ：</a:t>
+              <a:t>最初の効果音デデンはフリー：</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>http://soundeffect-lab.info/</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>シンキングタイム音は、「</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>効果音素材：ポケットサウンド </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>– https://pocket-se.info/</a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:sym typeface="Helvetica"/>
               </a:rPr>
-              <a:t>」←必ずスライドに表記して使用ください。（このスライドでは右下に表記）</a:t>
-[...56 lines deleted...]
-                <a:cs typeface="+mn-cs"/>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
               </a:rPr>
-              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
-[...31 lines deleted...]
-            </a:endParaRPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+            </a:br>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>画像：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>株式会社ハッピースマイルクリエイティブ３９</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>超音速！スライド動画塾：「</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>QUIZ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>」</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2647474876"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4090368079"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide7.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4150,209 +3008,159 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>最初の効果音デデンは効果音ラボ：</a:t>
-[...1 lines deleted...]
-            <a:r>
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+              </a:rPr>
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
-              <a:t>http://soundeffect-lab.info/</a:t>
-[...19 lines deleted...]
-            </a:pPr>
+            </a:br>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>シンキングタイム音は、「</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>画像：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>効果音素材：ポケットサウンド </a:t>
-[...27 lines deleted...]
-            </a:endParaRPr>
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>株式会社ハッピースマイルクリエイティブ３９</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>/</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>超音速！スライド動画塾：「</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+              <a:t>QUIZ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+              <a:t>」</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
           </a:p>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-          </a:p>
-[...81 lines deleted...]
-            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3929133949"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1596010039"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4381,209 +3189,174 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>最初の効果音デデンは効果音ラボ：</a:t>
+              <a:t>最初の効果音デデンはフリー：</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>http://soundeffect-lab.info/</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>シンキングタイム音は、「</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>効果音素材：ポケットサウンド </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>– https://pocket-se.info/</a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:sym typeface="Helvetica"/>
               </a:rPr>
-              <a:t>」←必ずスライドに表記して使用ください。（このスライドでは右下に表記）</a:t>
-[...9 lines deleted...]
-          <a:p>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+            </a:br>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...16 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{22B43227-B317-409F-9950-3D8781D8445A}" type="slidenum">
-[...46 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2887637751"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1800792369"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/notesSlides/notesSlide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:notes xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
@@ -4612,588 +3385,1784 @@
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>最初の効果音デデンは効果音ラボ：</a:t>
+              <a:t>最初の効果音デデンはフリー：</a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
               <a:t>http://soundeffect-lab.info/</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
-              <a:t>シンキングタイム音は、「</a:t>
-[...2 lines deleted...]
-              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>効果音：</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>効果音素材：ポケットサウンド </a:t>
-[...2 lines deleted...]
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+              <a:t>©</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
-              <a:t>– https://pocket-se.info/</a:t>
-[...2 lines deleted...]
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:t>株式会社キャリアセンター　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
-                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
-                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:sym typeface="Helvetica"/>
               </a:rPr>
-              <a:t>」←必ずスライドに表記して使用ください。（このスライドでは右下に表記）</a:t>
-[...9 lines deleted...]
-          <a:p>
+              <a:t>インタメ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>®</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>クラブ（旧カリスマ講師養成クラブ</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>® </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:sym typeface="Helvetica"/>
+              </a:rPr>
+              <a:t>）</a:t>
+            </a:r>
+            <a:br>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+            </a:br>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
-        </p:txBody>
-[...16 lines deleted...]
-            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="100000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClrTx/>
               <a:buSzTx/>
               <a:buFontTx/>
               <a:buNone/>
               <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
-            <a:fld id="{22B43227-B317-409F-9950-3D8781D8445A}" type="slidenum">
-[...46 lines deleted...]
-            </a:endParaRPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3718447774"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4078172831"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:notes>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
+<file path=ppt/slideLayouts/_rels/slideLayout12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout17.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout18.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout19.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
 <file path=ppt/slideLayouts/_rels/slideLayout2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout20.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout21.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout22.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout23.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout24.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout25.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout26.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout27.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout28.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster2.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout29.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout30.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout31.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout32.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout33.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout34.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout35.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout36.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout37.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout38.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideLayouts/_rels/slideLayout39.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster3.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/_rels/slideLayout9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="../slideMasters/slideMaster1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideLayouts/slideLayout1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="1_タイトルとコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド番号プレースホルダー 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{81B3D826-9D1E-AE83-0B29-BB0E3A44331A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{F9E56B24-931E-4AB9-A908-656A38C05A66}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1770799508"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="タイトル付きの図">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CCCE82BD-368D-DE8B-3A12-87FD871D5DC6}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="461501857"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout11.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="タイトルと縦書きテキスト">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7E4FDBFB-AAA5-913F-C76B-C7887236854D}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2377089271"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="縦書きタイトルと縦書きテキスト">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{808BC474-7A76-C349-ACF5-2BB2A105CDB2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3751294545"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="1_タイトル スライド">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{20BA5C7C-13B9-B178-5ADE-FD8B01D34B2F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3188838093"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="2_タイトルとコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{353BDC7E-D49C-4860-97E3-8AA7A2137753}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3466810151"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" userDrawn="1">
+  <p:cSld name="1_2 つのコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FD4D026F-B7C0-07EE-8ADD-A22DA6423F73}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2823884916"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="ユーザー設定レイアウト">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7CE6A8CA-45BF-D9DD-6145-A0F7ABADF359}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1619306846"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout17.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
   <p:cSld name="タイトル スライド">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="7" name="図 7">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2130425"/>
+            <a:ext cx="7772400" cy="1470025"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="サブタイトル 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="3886200"/>
+            <a:ext cx="6400800" cy="1752600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ サブタイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダ 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダ 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="835304791"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout18.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="タイトルとコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="コンテンツ プレースホルダ 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダ 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダ 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="468637413"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout19.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="セクション見出し">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="4406900"/>
+            <a:ext cx="7772400" cy="1362075"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="テキスト プレースホルダ 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="2906713"/>
+            <a:ext cx="7772400" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダ 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダ 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1496900340"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" showMasterSp="0" preserve="1" userDrawn="1">
+  <p:cSld name="タイトル スライド">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="直線コネクタ 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B0881B95-F65B-4CA5-838E-891E79D3C417}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80E9AEC4-2470-55C3-73C3-A54122AFC0E6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr userDrawn="1"/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="206375" y="902925"/>
-            <a:ext cx="8280400" cy="50800"/>
+            <a:off x="251520" y="903600"/>
+            <a:ext cx="8325925" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+            <a:gradFill flip="none" rotWithShape="1">
+              <a:gsLst>
+                <a:gs pos="55000">
+                  <a:srgbClr val="A50000"/>
+                </a:gs>
+                <a:gs pos="98000">
+                  <a:srgbClr val="A50000">
+                    <a:alpha val="0"/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="0" scaled="0"/>
+              <a:tileRect/>
+            </a:gradFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
+          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="8" name="図 7" descr="抽象, 挿絵 が含まれている画像&#10;&#10;自動的に生成された説明">
+          <p:cNvPr id="5" name="図 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63814E45-A267-4C28-9A15-E198A54FF46C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B918DDB2-FD88-EA4E-E132-697D33550930}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId3" cstate="print">
+          <a:blip r:embed="rId2" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="7814536" y="54071"/>
-            <a:ext cx="1035115" cy="404599"/>
+            <a:off x="8780400" y="50158"/>
+            <a:ext cx="314277" cy="314277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="9" name="Rectangle 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="図 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3C0B136A-987B-4026-950E-316503C30F8C}"/>
-[...146 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{27FA0931-E3BD-4BDF-8ACC-8DD8E51389A8}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F031BF26-426B-D9A7-404C-C3E09351D60A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId4">
+          <a:blip r:embed="rId3">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="431800" y="6630988"/>
             <a:ext cx="8280400" cy="38100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="11" name="フッター プレースホルダー 4">
+          <p:cNvPr id="7" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{916BBE3B-D30A-4803-A58E-FCD31E799542}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{48E485EF-37A8-AAC2-28ED-5B116CD4ADB5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="34925" y="6579350"/>
             <a:ext cx="9109075" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="en-US"/>
             </a:defPPr>
             <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:lnSpc>
@@ -5310,1271 +5279,226 @@
               <a:defRPr kumimoji="1" sz="2400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="1" sz="2400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1000" dirty="0">
-                <a:latin typeface="Calibri"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="900" dirty="0">
+                <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>Copyrights (C)</a:t>
-[...3 lines deleted...]
-                <a:latin typeface="Calibri"/>
+              <a:t>展示会営業</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="900" dirty="0">
+                <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>展示会営業Ⓡ </a:t>
-[...8 lines deleted...]
-              <a:latin typeface="Calibri"/>
+              <a:t>® All Rights Reserved.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="900" dirty="0">
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1C0B5998-1932-C59E-6550-F5AE5BD1081E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6598800"/>
+            <a:ext cx="1036800" cy="323655"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:srgbClr val="898989"/>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="898989"/>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4237543094"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1335214176"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout10.xml><?xml version="1.0" encoding="utf-8"?>
-[...1098 lines deleted...]
-<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout20.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
   <p:cSld name="2 つのコンテンツ">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="タイトル 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター タイトルの書式設定</a:t>
+              <a:t>マスタ タイトルの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="コンテンツ プレースホルダー 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="コンテンツ プレースホルダ 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="838200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター テキストの書式設定</a:t>
+              <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
@@ -6597,81 +5521,100 @@
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>5 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="コンテンツ プレースホルダー 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="コンテンツ プレースホルダ 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1825625"/>
-            <a:ext cx="5181600" cy="4351338"/>
+            <a:off x="4648200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター テキストの書式設定</a:t>
+              <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
@@ -6694,324 +5637,271 @@
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>5 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="日付プレースホルダー 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="日付プレースホルダ 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="フッター プレースホルダー 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="フッター プレースホルダ 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-[...36 lines deleted...]
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2116966019"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1457771473"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout21.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
   <p:cSld name="比較">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="タイトル 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター タイトルの書式設定</a:t>
+              <a:t>マスタ タイトルの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="テキスト プレースホルダー 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="テキスト プレースホルダ 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="1681163"/>
-            <a:ext cx="5157787" cy="823912"/>
+            <a:off x="457200" y="1535113"/>
+            <a:ext cx="4040188" cy="639762"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター テキストの書式設定</a:t>
+              <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="コンテンツ プレースホルダー 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="コンテンツ プレースホルダ 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2505075"/>
-            <a:ext cx="5157787" cy="3684588"/>
+            <a:off x="457200" y="2174875"/>
+            <a:ext cx="4040188" cy="3951288"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター テキストの書式設定</a:t>
+              <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
@@ -7034,155 +5924,165 @@
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>5 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="テキスト プレースホルダー 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="テキスト プレースホルダ 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="1681163"/>
-            <a:ext cx="5183188" cy="823912"/>
+            <a:off x="4645025" y="1535113"/>
+            <a:ext cx="4041775" cy="639762"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400" b="1"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000" b="1"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1800" b="1"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="1600" b="1"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター テキストの書式設定</a:t>
+              <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="コンテンツ プレースホルダー 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="コンテンツ プレースホルダ 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="6172200" y="2505075"/>
-            <a:ext cx="5183188" cy="3684588"/>
+            <a:off x="4645025" y="2174875"/>
+            <a:ext cx="4041775" cy="3951288"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
-          <a:lstStyle/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター テキストの書式設定</a:t>
+              <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
@@ -7205,584 +6105,437 @@
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>5 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="日付プレースホルダー 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="日付プレースホルダ 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="8" name="フッター プレースホルダー 7">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="8" name="フッター プレースホルダ 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-[...36 lines deleted...]
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1451139212"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3585783136"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout22.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
   <p:cSld name="タイトルのみ">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="タイトル 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター タイトルの書式設定</a:t>
+              <a:t>マスタ タイトルの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="日付プレースホルダー 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="日付プレースホルダ 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="フッター プレースホルダー 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="フッター プレースホルダ 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-[...36 lines deleted...]
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2222407074"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1589892061"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout23.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
   <p:cSld name="白紙">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="日付プレースホルダー 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="日付プレースホルダ 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="フッター プレースホルダー 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="フッター プレースホルダ 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="スライド番号プレースホルダー 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダ 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8610600" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="6553200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9AA1D912-F55E-4A49-AFC3-69B02AB992B9}" type="slidenum">
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+            <a:fld id="{33F7678F-CCC4-4B0C-BFF0-6DCC15659D39}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3690964917"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="102273704"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout24.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
   <p:cSld name="タイトル付きのコンテンツ">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="タイトル 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="457200" y="273050"/>
+            <a:ext cx="3008313" cy="1162050"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター タイトルの書式設定</a:t>
+              <a:t>マスタ タイトルの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="コンテンツ プレースホルダー 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="コンテンツ プレースホルダ 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="3575050" y="273050"/>
+            <a:ext cx="5111750" cy="5853113"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター テキストの書式設定</a:t>
+              <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="1"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>2 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="2"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
@@ -7805,931 +6558,5086 @@
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="4"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>第 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
               <a:t>5 </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
               <a:t>レベル</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="テキスト プレースホルダー 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="テキスト プレースホルダ 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="457200" y="1435100"/>
+            <a:ext cx="3008313" cy="4691063"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター テキストの書式設定</a:t>
+              <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="日付プレースホルダー 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="日付プレースホルダ 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="フッター プレースホルダー 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="フッター プレースホルダ 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="スライド番号プレースホルダー 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="7" name="スライド番号プレースホルダ 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8610600" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="6553200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9AA1D912-F55E-4A49-AFC3-69B02AB992B9}" type="slidenum">
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+            <a:fld id="{33F7678F-CCC4-4B0C-BFF0-6DCC15659D39}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2453035728"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2615787734"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
-<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slideLayouts/slideLayout25.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
   <p:cSld name="タイトル付きの図">
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="2" name="タイトル 1">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="title"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="457200"/>
-            <a:ext cx="3932237" cy="1600200"/>
+            <a:off x="1792288" y="4800600"/>
+            <a:ext cx="5486400" cy="566738"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="b"/>
           <a:lstStyle>
-            <a:lvl1pPr>
-              <a:defRPr sz="3200"/>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター タイトルの書式設定</a:t>
+              <a:t>マスタ タイトルの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="3" name="図プレースホルダー 2">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="図プレースホルダ 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="pic" idx="1"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="5183188" y="987425"/>
-            <a:ext cx="6172200" cy="4873625"/>
+            <a:off x="1792288" y="612775"/>
+            <a:ext cx="5486400" cy="4114800"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
               <a:defRPr sz="3200"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2800"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2400"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
               <a:defRPr sz="2000"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="4" name="テキスト プレースホルダー 3">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="4" name="テキスト プレースホルダ 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="body" sz="half" idx="2"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="839788" y="2057400"/>
-            <a:ext cx="3932237" cy="3811588"/>
+            <a:off x="1792288" y="5367338"/>
+            <a:ext cx="5486400" cy="804862"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
-[...1 lines deleted...]
-          </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr marL="0" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1600"/>
+              <a:defRPr sz="1400"/>
             </a:lvl1pPr>
             <a:lvl2pPr marL="457200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1400"/>
+              <a:defRPr sz="1200"/>
             </a:lvl2pPr>
             <a:lvl3pPr marL="914400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1200"/>
+              <a:defRPr sz="1000"/>
             </a:lvl3pPr>
             <a:lvl4pPr marL="1371600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl4pPr>
             <a:lvl5pPr marL="1828800" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl5pPr>
             <a:lvl6pPr marL="2286000" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl6pPr>
             <a:lvl7pPr marL="2743200" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl7pPr>
             <a:lvl8pPr marL="3200400" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" indent="0">
               <a:buNone/>
-              <a:defRPr sz="1000"/>
+              <a:defRPr sz="900"/>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
-              <a:t>マスター テキストの書式設定</a:t>
+              <a:t>マスタ テキストの書式設定</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="5" name="日付プレースホルダー 4">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="5" name="日付プレースホルダ 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="6" name="フッター プレースホルダー 5">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="6" name="フッター プレースホルダ 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
-        <p:spPr>
-[...7 lines deleted...]
-        </p:spPr>
+        <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="536610380"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout26.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="タイトルと縦書きテキスト">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ タイトルの書式設定</a:t>
+            </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="7" name="スライド番号プレースホルダー 6">
-[...5 lines deleted...]
-          </p:cNvPr>
+          <p:cNvPr id="3" name="縦書きテキスト プレースホルダ 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダ 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダ 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="712133462"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout27.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="縦書きタイトルと縦書きテキスト">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="縦書きタイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6629400" y="274638"/>
+            <a:ext cx="2057400" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="縦書きテキスト プレースホルダ 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="6019800" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダ 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダ 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダ 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="12"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="8610600" y="6356350"/>
-            <a:ext cx="2743200" cy="365125"/>
+            <a:off x="6553200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
-            <a:fld id="{9AA1D912-F55E-4A49-AFC3-69B02AB992B9}" type="slidenum">
-              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" smtClean="0"/>
+            <a:fld id="{33F7678F-CCC4-4B0C-BFF0-6DCC15659D39}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
               <a:t>‹#›</a:t>
             </a:fld>
-            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2388912321"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="684171162"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout28.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="fourObj">
+  <p:cSld name="タイトルと 4 つのコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" sz="quarter"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1143000"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="コンテンツ プレースホルダ 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="4038600" cy="2185988"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="コンテンツ プレースホルダ 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="1600200"/>
+            <a:ext cx="4038600" cy="2185988"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="コンテンツ プレースホルダ 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="3938588"/>
+            <a:ext cx="4038600" cy="2187575"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="コンテンツ プレースホルダ 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="3938588"/>
+            <a:ext cx="4038600" cy="2187575"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="Rectangle 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="ja-JP">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="Rectangle 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1" noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:ln/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr lang="en-US" altLang="ja-JP">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1888068931"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout29.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="title" preserve="1">
+  <p:cSld name="タイトル スライド">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ctrTitle"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="685800" y="2130425"/>
+            <a:ext cx="7772400" cy="1470025"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="サブタイトル 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="subTitle" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1371600" y="3886200"/>
+            <a:ext cx="6400800" cy="1752600"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0" algn="ctr">
+              <a:buNone/>
+              <a:defRPr>
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター サブタイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1523398755"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="タイトルとコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="2" name="直線コネクタ 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FA4C94DE-4338-499C-6D77-CE336D014C9E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
+          <p:nvPr userDrawn="1"/>
+        </p:nvCxnSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="251520" y="903600"/>
+            <a:ext cx="8325925" cy="0"/>
+          </a:xfrm>
+          <a:prstGeom prst="line">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+            <a:gradFill flip="none" rotWithShape="1">
+              <a:gsLst>
+                <a:gs pos="55000">
+                  <a:srgbClr val="A50000"/>
+                </a:gs>
+                <a:gs pos="98000">
+                  <a:srgbClr val="A50000">
+                    <a:alpha val="0"/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="0" scaled="0"/>
+              <a:tileRect/>
+            </a:gradFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
+          </a:ln>
+          <a:effectLst/>
+        </p:spPr>
+      </p:cxnSp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AF1F62F5-77EA-B601-BEED-C07BDA722C83}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3477906463"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout30.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="obj" preserve="1">
+  <p:cSld name="タイトルとコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="コンテンツ プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1224142638"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout31.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="secHead" preserve="1">
+  <p:cSld name="セクション見出し">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="4406900"/>
+            <a:ext cx="7772400" cy="1362075"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="t"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="4000" b="1" cap="all"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="テキスト プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="722313" y="2906713"/>
+            <a:ext cx="7772400" cy="1500187"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="960225805"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout32.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoObj" preserve="1">
+  <p:cSld name="2 つのコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="コンテンツ プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="コンテンツ プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4648200" y="1600200"/>
+            <a:ext cx="4038600" cy="4525963"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="日付プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="フッター プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="スライド番号プレースホルダー 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="918586251"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout33.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="twoTxTwoObj" preserve="1">
+  <p:cSld name="比較">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="テキスト プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1535113"/>
+            <a:ext cx="4040188" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="コンテンツ プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="2174875"/>
+            <a:ext cx="4040188" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="テキスト プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="1535113"/>
+            <a:ext cx="4041775" cy="639762"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400" b="1"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1800" b="1"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1600" b="1"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="コンテンツ プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="4645025" y="2174875"/>
+            <a:ext cx="4041775" cy="3951288"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="1800"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="1600"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="日付プレースホルダー 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="フッター プレースホルダー 7"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="スライド番号プレースホルダー 8"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3782799046"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout34.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="titleOnly" preserve="1">
+  <p:cSld name="タイトルのみ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="日付プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="フッター プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="スライド番号プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="41845351"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout35.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="blank" preserve="1">
+  <p:cSld name="白紙">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="日付プレースホルダー 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="フッター プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="スライド番号プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3480718342"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout36.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="objTx" preserve="1">
+  <p:cSld name="タイトル付きの&#10;コンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="273050"/>
+            <a:ext cx="3008313" cy="1162050"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="コンテンツ プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3575050" y="273050"/>
+            <a:ext cx="5111750" cy="5853113"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1435100"/>
+            <a:ext cx="3008313" cy="4691063"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="日付プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="フッター プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="スライド番号プレースホルダー 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3926741309"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout37.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="picTx" preserve="1">
+  <p:cSld name="タイトル付きの図">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="4800600"/>
+            <a:ext cx="5486400" cy="566738"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr anchor="b"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="2000" b="1"/>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="図プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="pic" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="612775"/>
+            <a:ext cx="5486400" cy="4114800"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="3200"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2800"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2400"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="2000"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1792288" y="5367338"/>
+            <a:ext cx="5486400" cy="804862"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle>
+            <a:lvl1pPr marL="0" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1400"/>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="457200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1200"/>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="914400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="1000"/>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1371600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="1828800" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2286000" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2743200" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3200400" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3657600" indent="0">
+              <a:buNone/>
+              <a:defRPr sz="900"/>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="日付プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="フッター プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="スライド番号プレースホルダー 6"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="18695516"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout38.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTx" preserve="1">
+  <p:cSld name="タイトルと&#10;縦書きテキスト">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="縦書きテキスト プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2083328339"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout39.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" type="vertTitleAndTx" preserve="1">
+  <p:cSld name="縦書きタイトルと&#10;縦書きテキスト">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="縦書きタイトル 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title" orient="vert"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6629400" y="274638"/>
+            <a:ext cx="2057400" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="縦書きテキスト プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" orient="vert" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="6019800" cy="5851525"/>
+          </a:xfrm>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="eaVert"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="12"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="750095475"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="セクション見出し">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E56B4D13-7B85-4641-7364-8A6655F4B283}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="774174302"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="2 つのコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B6E2F64-55BE-604D-8DB5-BEB84FEFD711}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1932536382"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="比較">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="10" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E618D7E0-180A-AE43-DD99-5845D771DC53}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="10"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1388219212"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="タイトルのみ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4BA72CC7-A126-C9BE-B27E-1C132FDE7177}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="51343561"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout8.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="白紙">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{59752715-B924-87BE-8CF2-65856808D03A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1702640087"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sldLayout>
+</file>
+
+<file path=ppt/slideLayouts/slideLayout9.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldLayout xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1" userDrawn="1">
+  <p:cSld name="タイトル付きのコンテンツ">
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="8" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BDB9215C-D360-EBCE-9A5B-1ABCE7DF080C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6534345"/>
+            <a:ext cx="1036800" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="82000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1050" dirty="0"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3389470995"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sldLayout>
 </file>
 
 <file path=ppt/slideMasters/_rels/slideMaster1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.jpeg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout8.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout13.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout12.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout16.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout6.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout5.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout15.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout10.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout9.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout14.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout24.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout19.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout23.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout28.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout17.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout22.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout27.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout21.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout26.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout20.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout25.xml"/></Relationships>
+</file>
+
+<file path=ppt/slideMasters/_rels/slideMaster3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout36.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout31.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout35.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="../theme/theme3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout29.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout34.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout39.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout33.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout38.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout32.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout37.xml"/></Relationships>
 </file>
 
 <file path=ppt/slideMasters/slideMaster1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" preserve="1">
   <p:cSld>
     <p:bg>
       <p:bgRef idx="1001">
         <a:schemeClr val="bg1"/>
       </p:bgRef>
     </p:bg>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="17" name="図 16">
+      <p:cxnSp>
+        <p:nvCxnSpPr>
+          <p:cNvPr id="4" name="直線コネクタ 3">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{11A97797-4C56-4C27-AF83-7F68E35F7804}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{68FC9327-424F-E228-1660-3E7A8B4E1C5B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...1 lines deleted...]
-          </p:cNvPicPr>
+          <p:cNvCxnSpPr>
+            <a:cxnSpLocks/>
+          </p:cNvCxnSpPr>
           <p:nvPr userDrawn="1"/>
-        </p:nvPicPr>
-[...12 lines deleted...]
-        </p:blipFill>
+        </p:nvCxnSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="206375" y="902925"/>
-            <a:ext cx="8280400" cy="50800"/>
+            <a:off x="251520" y="903600"/>
+            <a:ext cx="8325925" cy="0"/>
           </a:xfrm>
-          <a:prstGeom prst="rect">
+          <a:prstGeom prst="line">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
-          <a:ln>
-            <a:noFill/>
+          <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+            <a:gradFill flip="none" rotWithShape="1">
+              <a:gsLst>
+                <a:gs pos="55000">
+                  <a:srgbClr val="A50000"/>
+                </a:gs>
+                <a:gs pos="98000">
+                  <a:srgbClr val="A50000">
+                    <a:alpha val="0"/>
+                  </a:srgbClr>
+                </a:gs>
+              </a:gsLst>
+              <a:lin ang="0" scaled="0"/>
+              <a:tileRect/>
+            </a:gradFill>
+            <a:prstDash val="solid"/>
+            <a:round/>
+            <a:headEnd type="none" w="med" len="med"/>
+            <a:tailEnd type="none" w="med" len="med"/>
           </a:ln>
-          <a:extLst>
-[...17 lines deleted...]
-          </a:extLst>
+          <a:effectLst/>
         </p:spPr>
-      </p:pic>
+      </p:cxnSp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="18" name="図 17" descr="抽象, 挿絵 が含まれている画像&#10;&#10;自動的に生成された説明">
+          <p:cNvPr id="5" name="図 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A87BF88F-58BB-4AC8-A023-0179B5EEE496}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E77ED46E-4AD4-F57E-9367-C5F0A04C4EBA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId14" cstate="print">
+          <a:blip r:embed="rId18" cstate="print">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="206375" y="44238"/>
-            <a:ext cx="2037539" cy="796420"/>
+            <a:off x="8780400" y="50158"/>
+            <a:ext cx="314277" cy="314277"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...1 lines deleted...]
-          <p:cNvPr id="19" name="Rectangle 2">
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="図 8">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{86BC6D27-56EA-4543-84BF-B79D07442268}"/>
-[...176 lines deleted...]
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB0D4235-6D1B-4038-BED5-58A798428E91}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6EF9B9F7-3D84-812D-7614-AA2EA478776E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvPicPr>
           <p:nvPr userDrawn="1"/>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId15">
+          <a:blip r:embed="rId19">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:srcRect/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="431800" y="6630988"/>
             <a:ext cx="8280400" cy="38100"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln>
             <a:noFill/>
           </a:ln>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
                   <a:srgbClr val="FFFFFF"/>
                 </a:solidFill>
               </a14:hiddenFill>
             </a:ext>
             <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
               <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                 <a:solidFill>
                   <a:srgbClr val="000000"/>
                 </a:solidFill>
                 <a:miter lim="800000"/>
                 <a:headEnd/>
                 <a:tailEnd/>
               </a14:hiddenLine>
             </a:ext>
           </a:extLst>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
-          <p:cNvPr id="21" name="フッター プレースホルダー 4">
+          <p:cNvPr id="7" name="フッター プレースホルダー 4">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E0282EBA-901E-4410-B475-A840E72BB7AE}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C5B9AE98-BCC9-1B9E-F181-35EA19E9A10E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1">
             <a:spLocks/>
           </p:cNvSpPr>
           <p:nvPr userDrawn="1"/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
-            <a:off x="34925" y="6578600"/>
+            <a:off x="34925" y="6579350"/>
             <a:ext cx="9109075" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr anchor="ctr"/>
           <a:lstStyle>
             <a:defPPr>
               <a:defRPr lang="en-US"/>
             </a:defPPr>
             <a:lvl1pPr algn="ctr" rtl="0" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
               <a:lnSpc>
                 <a:spcPct val="90000"/>
               </a:lnSpc>
               <a:spcBef>
                 <a:spcPts val="0"/>
               </a:spcBef>
               <a:spcAft>
                 <a:spcPts val="0"/>
               </a:spcAft>
               <a:buClr>
                 <a:srgbClr val="0000FF"/>
               </a:buClr>
@@ -8835,270 +11743,1386 @@
               <a:defRPr kumimoji="1" sz="2400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl8pPr>
             <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
               <a:defRPr kumimoji="1" sz="2400" kern="1200">
                 <a:solidFill>
                   <a:schemeClr val="tx1"/>
                 </a:solidFill>
                 <a:latin typeface="Tahoma" panose="020B0604030504040204" pitchFamily="34" charset="0"/>
                 <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
                 <a:cs typeface="+mn-cs"/>
               </a:defRPr>
             </a:lvl9pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="en-US" altLang="ja-JP" sz="1000" dirty="0">
-                <a:latin typeface="Calibri"/>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="900" dirty="0">
+                <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>Copyrights (C)</a:t>
-[...3 lines deleted...]
-                <a:latin typeface="Calibri"/>
+              <a:t>展示会営業</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="900" dirty="0">
+                <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
               </a:rPr>
-              <a:t>展示会営業Ⓡ </a:t>
-[...8 lines deleted...]
-              <a:latin typeface="Calibri"/>
+              <a:t>® All Rights Reserved.</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="900" dirty="0">
+              <a:latin typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="スライド番号プレースホルダー 12">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E126FDA6-7F42-478E-47A7-579857F70552}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="8082000" y="6598800"/>
+            <a:ext cx="1036800" cy="323655"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1050">
+                <a:solidFill>
+                  <a:srgbClr val="898989"/>
+                </a:solidFill>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{16A19C4E-B195-4F87-990F-9641BD3E696B}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:srgbClr val="898989"/>
+              </a:solidFill>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="255470465"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="864479731"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
   <p:sldLayoutIdLst>
-    <p:sldLayoutId id="2147488190" r:id="rId1"/>
-[...9 lines deleted...]
-    <p:sldLayoutId id="2147488200" r:id="rId11"/>
+    <p:sldLayoutId id="2147491690" r:id="rId1"/>
+    <p:sldLayoutId id="2147491671" r:id="rId2"/>
+    <p:sldLayoutId id="2147491672" r:id="rId3"/>
+    <p:sldLayoutId id="2147491673" r:id="rId4"/>
+    <p:sldLayoutId id="2147491674" r:id="rId5"/>
+    <p:sldLayoutId id="2147491675" r:id="rId6"/>
+    <p:sldLayoutId id="2147491676" r:id="rId7"/>
+    <p:sldLayoutId id="2147491677" r:id="rId8"/>
+    <p:sldLayoutId id="2147491678" r:id="rId9"/>
+    <p:sldLayoutId id="2147491679" r:id="rId10"/>
+    <p:sldLayoutId id="2147491680" r:id="rId11"/>
+    <p:sldLayoutId id="2147491681" r:id="rId12"/>
+    <p:sldLayoutId id="2147491682" r:id="rId13"/>
+    <p:sldLayoutId id="2147491683" r:id="rId14"/>
+    <p:sldLayoutId id="2147491684" r:id="rId15"/>
+    <p:sldLayoutId id="2147491685" r:id="rId16"/>
   </p:sldLayoutIdLst>
-  <p:hf sldNum="0" hdr="0" ftr="0" dt="0"/>
+  <p:hf hdr="0" ftr="0" dt="0"/>
   <p:txStyles>
     <p:titleStyle>
       <a:lvl1pPr algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
+        <a:spcBef>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr kumimoji="1" sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+          <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="3200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr kumimoji="1" sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="ja-JP"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill flip="none" rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="33000">
+              <a:schemeClr val="bg1"/>
+            </a:gs>
+            <a:gs pos="16000">
+              <a:schemeClr val="tx1">
+                <a:lumMod val="85000"/>
+                <a:lumOff val="15000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="bg1"/>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+          <a:tileRect/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル プレースホルダ 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="テキスト プレースホルダ 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="8229600" cy="4525963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスタ テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダ 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダ 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124200" y="6356350"/>
+            <a:ext cx="2895600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3700393417"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147491646" r:id="rId1"/>
+    <p:sldLayoutId id="2147491647" r:id="rId2"/>
+    <p:sldLayoutId id="2147491648" r:id="rId3"/>
+    <p:sldLayoutId id="2147491649" r:id="rId4"/>
+    <p:sldLayoutId id="2147491650" r:id="rId5"/>
+    <p:sldLayoutId id="2147491651" r:id="rId6"/>
+    <p:sldLayoutId id="2147491652" r:id="rId7"/>
+    <p:sldLayoutId id="2147491653" r:id="rId8"/>
+    <p:sldLayoutId id="2147491654" r:id="rId9"/>
+    <p:sldLayoutId id="2147491655" r:id="rId10"/>
+    <p:sldLayoutId id="2147491656" r:id="rId11"/>
+    <p:sldLayoutId id="2147491657" r:id="rId12"/>
+  </p:sldLayoutIdLst>
+  <p:hf hdr="0" ftr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
           <a:spcPct val="0"/>
         </a:spcBef>
         <a:buNone/>
         <a:defRPr kumimoji="1" sz="4400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mj-lt"/>
           <a:ea typeface="+mj-ea"/>
           <a:cs typeface="+mj-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
     </p:titleStyle>
     <p:bodyStyle>
-      <a:lvl1pPr marL="228600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="1000"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
-        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="3200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
         <a:defRPr kumimoji="1" sz="2800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:bodyStyle>
+    <p:otherStyle>
+      <a:defPPr>
+        <a:defRPr lang="ja-JP"/>
+      </a:defPPr>
+      <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
       </a:lvl1pPr>
-      <a:lvl2pPr marL="685800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-[...2 lines deleted...]
-        </a:lnSpc>
+      <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="914400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1371600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="1828800" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2286000" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2743200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl7pPr>
+      <a:lvl8pPr marL="3200400" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl8pPr>
+      <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl9pPr>
+    </p:otherStyle>
+  </p:txStyles>
+</p:sldMaster>
+</file>
+
+<file path=ppt/slideMasters/slideMaster3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sldMaster xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgRef idx="1001">
+        <a:schemeClr val="bg1"/>
+      </p:bgRef>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="タイトル プレースホルダー 1"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="title"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="274638"/>
+            <a:ext cx="8229600" cy="1143000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター タイトルの書式設定</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="テキスト プレースホルダー 2"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="body" idx="1"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="1600200"/>
+            <a:ext cx="8229600" cy="4525963"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0">
+            <a:normAutofit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr lvl="0"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>マスター テキストの書式設定</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="1"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>2 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="2"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>3 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="3"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>4 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="4"/>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>第 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP"/>
+              <a:t>5 </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US"/>
+              <a:t>レベル</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="日付プレースホルダー 3"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="dt" sz="half" idx="2"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="457200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="l">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="フッター プレースホルダー 4"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="ftr" sz="quarter" idx="3"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="3124200" y="6356350"/>
+            <a:ext cx="2895600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="ctr">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="スライド番号プレースホルダー 5"/>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="4"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="6553200" y="6356350"/>
+            <a:ext cx="2133600" cy="365125"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
+          <a:lstStyle>
+            <a:lvl1pPr algn="r">
+              <a:defRPr sz="1200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1">
+                    <a:tint val="75000"/>
+                  </a:schemeClr>
+                </a:solidFill>
+              </a:defRPr>
+            </a:lvl1pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:fld id="{F352EB0D-9BAD-4C77-ABFB-7407C788B128}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0">
+                <a:solidFill>
+                  <a:prstClr val="black">
+                    <a:tint val="75000"/>
+                  </a:prstClr>
+                </a:solidFill>
+              </a:rPr>
+              <a:pPr/>
+              <a:t>‹#›</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" dirty="0">
+              <a:solidFill>
+                <a:prstClr val="black">
+                  <a:tint val="75000"/>
+                </a:prstClr>
+              </a:solidFill>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3726050741"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMap bg1="lt1" tx1="dk1" bg2="lt2" tx2="dk2" accent1="accent1" accent2="accent2" accent3="accent3" accent4="accent4" accent5="accent5" accent6="accent6" hlink="hlink" folHlink="folHlink"/>
+  <p:sldLayoutIdLst>
+    <p:sldLayoutId id="2147491659" r:id="rId1"/>
+    <p:sldLayoutId id="2147491660" r:id="rId2"/>
+    <p:sldLayoutId id="2147491661" r:id="rId3"/>
+    <p:sldLayoutId id="2147491662" r:id="rId4"/>
+    <p:sldLayoutId id="2147491663" r:id="rId5"/>
+    <p:sldLayoutId id="2147491664" r:id="rId6"/>
+    <p:sldLayoutId id="2147491665" r:id="rId7"/>
+    <p:sldLayoutId id="2147491666" r:id="rId8"/>
+    <p:sldLayoutId id="2147491667" r:id="rId9"/>
+    <p:sldLayoutId id="2147491668" r:id="rId10"/>
+    <p:sldLayoutId id="2147491669" r:id="rId11"/>
+  </p:sldLayoutIdLst>
+  <p:hf hdr="0" ftr="0" dt="0"/>
+  <p:txStyles>
+    <p:titleStyle>
+      <a:lvl1pPr algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="0"/>
+        </a:spcBef>
+        <a:buNone/>
+        <a:defRPr kumimoji="1" sz="4400" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mj-lt"/>
+          <a:ea typeface="+mj-ea"/>
+          <a:cs typeface="+mj-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+    </p:titleStyle>
+    <p:bodyStyle>
+      <a:lvl1pPr marL="342900" indent="-342900" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="•"/>
+        <a:defRPr kumimoji="1" sz="3200" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl1pPr>
+      <a:lvl2pPr marL="742950" indent="-285750" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr kumimoji="1" sz="2800" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl2pPr>
+      <a:lvl3pPr marL="1143000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr kumimoji="1" sz="2400" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl2pPr>
-[...3 lines deleted...]
-        </a:lnSpc>
+      </a:lvl3pPr>
+      <a:lvl4pPr marL="1600200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="–"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl4pPr>
+      <a:lvl5pPr marL="2057400" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
+        </a:spcBef>
+        <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+        <a:buChar char="»"/>
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+          <a:latin typeface="+mn-lt"/>
+          <a:ea typeface="+mn-ea"/>
+          <a:cs typeface="+mn-cs"/>
+        </a:defRPr>
+      </a:lvl5pPr>
+      <a:lvl6pPr marL="2514600" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
+        <a:spcBef>
+          <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
         <a:defRPr kumimoji="1" sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
-      </a:lvl3pPr>
-[...3 lines deleted...]
-        </a:lnSpc>
+      </a:lvl6pPr>
+      <a:lvl7pPr marL="2971800" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr kumimoji="1" sz="1800" kern="1200">
-[...53 lines deleted...]
-        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl7pPr>
       <a:lvl8pPr marL="3429000" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3886200" indent="-228600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
-        <a:lnSpc>
-[...1 lines deleted...]
-        </a:lnSpc>
         <a:spcBef>
-          <a:spcPts val="500"/>
+          <a:spcPct val="20000"/>
         </a:spcBef>
         <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
         <a:buChar char="•"/>
-        <a:defRPr kumimoji="1" sz="1800" kern="1200">
+        <a:defRPr kumimoji="1" sz="2000" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:bodyStyle>
     <p:otherStyle>
       <a:defPPr>
         <a:defRPr lang="ja-JP"/>
       </a:defPPr>
       <a:lvl1pPr marL="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="1" sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl1pPr>
       <a:lvl2pPr marL="457200" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="1" sz="1800" kern="1200">
@@ -9164,6416 +13188,1935 @@
         <a:defRPr kumimoji="1" sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl8pPr>
       <a:lvl9pPr marL="3657600" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
         <a:defRPr kumimoji="1" sz="1800" kern="1200">
           <a:solidFill>
             <a:schemeClr val="tx1"/>
           </a:solidFill>
           <a:latin typeface="+mn-lt"/>
           <a:ea typeface="+mn-ea"/>
           <a:cs typeface="+mn-cs"/>
         </a:defRPr>
       </a:lvl9pPr>
     </p:otherStyle>
   </p:txStyles>
 </p:sldMaster>
 </file>
 
 <file path=ppt/slides/_rels/slide1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://soundeffect-lab.info/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dova-s.jp/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image3.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide10.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide11.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide12.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide13.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide13.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide14.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide14.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide10.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide15.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide15.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide11.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+</file>
+
+<file path=ppt/slides/_rels/slide16.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide12.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout30.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media1.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media1.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image4.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout7.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media2.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media2.mp3"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide2.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide6.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout1.xml"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide7.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide8.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide4.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/_rels/slide9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image5.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image6.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.mp3"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.mp3"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide9.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image9.png"/><Relationship Id="rId3" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media4.mp3"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image8.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media3.wav"/><Relationship Id="rId1" Type="http://schemas.microsoft.com/office/2007/relationships/media" Target="../media/media3.wav"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/notesSlide" Target="../notesSlides/notesSlide5.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideLayout" Target="../slideLayouts/slideLayout18.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/audio" Target="../media/media4.mp3"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image7.png"/></Relationships>
 </file>
 
 <file path=ppt/slides/slide1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
-      <p:pic>
-[...1 lines deleted...]
-          <p:cNvPr id="3" name="図 2">
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="Text Box 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C7D401C3-9A08-435A-BA41-584DCB1DA5AC}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28F6CB26-BA13-4B1D-A414-67B4E483C813}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
-          <p:cNvPicPr>
-[...29 lines deleted...]
-          <p:cNvSpPr txBox="1"/>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
-        <p:spPr>
+        <p:spPr bwMode="auto">
           <a:xfrm>
-            <a:off x="1403034" y="2921168"/>
-            <a:ext cx="7470775" cy="1015663"/>
+            <a:off x="133200" y="338400"/>
+            <a:ext cx="7650850" cy="501773"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
         </p:spPr>
         <p:txBody>
-          <a:bodyPr wrap="square">
+          <a:bodyPr wrap="square" lIns="67500" tIns="35100" rIns="67500" bIns="35100">
             <a:spAutoFit/>
           </a:bodyPr>
-          <a:lstStyle/>
-[...1 lines deleted...]
-            <a:pPr eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
               <a:spcBef>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcBef>
               <a:spcAft>
-                <a:spcPts val="0"/>
+                <a:spcPct val="0"/>
               </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
               <a:defRPr/>
             </a:pPr>
             <a:r>
-              <a:rPr lang="ja-JP" altLang="en-US" sz="4000" dirty="0">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
-                <a:effectLst>
-[...6 lines deleted...]
-                </a:effectLst>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
                 <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
               </a:rPr>
-              <a:t>レベル１　ミュージックプレゼン</a:t>
-[...12 lines deleted...]
-            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="2000" dirty="0">
+              <a:t>音楽や効果音を無料で商用利用できるサイト</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
-              <a:effectLst>
-[...6 lines deleted...]
-              </a:effectLst>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
               <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="Text Box 22">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2F32514B-A856-4E1B-BB18-C62D718B0877}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="251521" y="1223755"/>
+            <a:ext cx="8370930" cy="4918366"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="19050">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" lIns="67500" tIns="35100" rIns="67500" bIns="35100">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:defRPr kumimoji="1">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>◆音楽</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>　　フリー</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>BGM DOVA-SYNDROME</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>　　　　　　　　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+                <a:hlinkClick r:id="rId2">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://dova-s.jp/</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>◆効果音</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>　　効果音ラボ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>　　　　　　　　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+                <a:hlinkClick r:id="rId3">
+                  <a:extLst>
+                    <a:ext uri="{A12FA001-AC4F-418D-AE19-62706E023703}">
+                      <ahyp:hlinkClr xmlns:ahyp="http://schemas.microsoft.com/office/drawing/2018/hyperlinkcolor" val="tx"/>
+                    </a:ext>
+                  </a:extLst>
+                </a:hlinkClick>
+              </a:rPr>
+              <a:t>https://soundeffect-lab.info/</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>    ポケットサウンド</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>　　　　　　　　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="sng" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>https://pocket-se.info/</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>　　　　　　　　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>※</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>必ず「効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>」と表記</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="685800" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>　　</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="2100" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1026" name="Picture 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8388283F-B491-6B9B-75E3-306BC594457B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId4">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="4572363" y="1282026"/>
+            <a:ext cx="1245865" cy="1245865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1028" name="Picture 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FE564FF5-32A6-F591-19C5-E38C99A3F9A1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="5562110" y="3092472"/>
+            <a:ext cx="1245865" cy="1245865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="スライド番号プレースホルダー 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3865EEF1-0030-17F4-189F-CCC6BE4672D8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{F9E56B24-931E-4AB9-A908-656A38C05A66}" type="slidenum">
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" smtClean="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="898989"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              </a:rPr>
+              <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="r" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+                <a:lnSpc>
+                  <a:spcPct val="100000"/>
+                </a:lnSpc>
+                <a:spcBef>
+                  <a:spcPct val="0"/>
+                </a:spcBef>
+                <a:spcAft>
+                  <a:spcPct val="0"/>
+                </a:spcAft>
+                <a:buClrTx/>
+                <a:buSzTx/>
+                <a:buFontTx/>
+                <a:buNone/>
+                <a:tabLst/>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>0</a:t>
+            </a:fld>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1050" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="898989"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+              <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="Segoe UI Historic" panose="020B0502040204020203" pitchFamily="34" charset="0"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="1030" name="Picture 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7C7485F1-A707-C70A-81B5-39D038EDA38B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId6">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:srcRect/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="6417205" y="4617296"/>
+            <a:ext cx="1245865" cy="1245865"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="752578324"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2548751395"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
-  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
-[...6 lines deleted...]
-  </mc:AlternateContent>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide10.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="図 9" descr="QUIZ.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
             <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...256 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="クイズ　デデン">
-[...5812 lines deleted...]
-          <p:cNvPr id="2" name="クイズ　デデン">
+          <p:cNvPr id="6" name="シンキングタイム.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16621000" y="4645423"/>
+            <a:off x="10980712" y="2348880"/>
             <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="テキスト ボックス 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1196337" y="332656"/>
+            <a:ext cx="8496944" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>売れるのはどっち？</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="テキスト ボックス 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20326467">
+            <a:off x="1196337" y="3153663"/>
+            <a:ext cx="8496944" cy="2185214"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>商品の長所を語る営業職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>商品の短所も語る営業</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="クイズ　デデン">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3B8A6BFC-1514-94AE-8BEE-076F2426F4F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId4"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11082312" y="4374105"/>
+            <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="正方形/長方形 2">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA364708-A890-4E12-8EEC-E3FC20C1665C}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F25AE78B-C8C5-57AE-0E6D-0BBDEE235AB3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="5409909" y="6588970"/>
             <a:ext cx="3719288" cy="276999"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr wrap="none">
             <a:spAutoFit/>
           </a:bodyPr>
           <a:lstStyle/>
           <a:p>
             <a:r>
               <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
@@ -15581,92 +15124,54 @@
                 <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
                 <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
               <a:t>効果音素材：ポケットサウンド </a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
                 <a:solidFill>
                   <a:schemeClr val="bg1"/>
                 </a:solidFill>
                 <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
                 <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               </a:rPr>
               <a:t>– https://pocket-se.info/</a:t>
             </a:r>
             <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
               <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
-      <p:pic>
-[...36 lines deleted...]
-      </p:pic>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="881191368"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3141486323"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
@@ -15773,53 +15278,53 @@
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="12" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="13" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="14" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="15" dur="14837" fill="hold"/>
+                                        <p:cTn id="15" dur="60070" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
                                 <p:cTn id="16" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="17" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
@@ -15984,484 +15489,2351 @@
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="27" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
-                    <p:cond evt="onNext" delay="0">
-[...3 lines deleted...]
-                    </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="2"/>
+                  <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
                 <p:cTn id="28" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="5"/>
+                  <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="7" grpId="0"/>
       <p:bldP spid="9" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
-<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/slides/slide11.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="図 9" descr="QUIZ.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="20325" y="0"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...256 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="クイズ　デデン">
+          <p:cNvPr id="6" name="シンキングタイム.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13571512" y="719820"/>
-            <a:ext cx="304800" cy="304800"/>
+            <a:off x="10980712" y="2348880"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="テキスト ボックス 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1196337" y="332656"/>
+            <a:ext cx="8496944" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>売れるのはどっち？</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="テキスト ボックス 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20326467">
+            <a:off x="-114552" y="3313672"/>
+            <a:ext cx="9717105" cy="2185214"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>顧客の言う通りにする営業職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>顧客の考えを超える営業</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="クイズ　デデン">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{80DA823D-8417-76C7-E0B1-250CD564500B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId4"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9739969" y="3447726"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="正方形/長方形 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A224772B-4AC9-8692-9599-496F0B99C3DA}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5409909" y="6588970"/>
+            <a:ext cx="3719288" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1763637055"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1724" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="7"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="12" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="13" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="14" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="60070" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="16" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="17" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="18" dur="3000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_w</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_w"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr>
+                                        <p:cTn id="19" dur="3000" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_h</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:fltVal val="0"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_h"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="20" dur="3000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="21" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="22" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="23" dur="3000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="1" end="1"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="24" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="25" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="26" dur="3000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="9">
+                                            <p:txEl>
+                                              <p:pRg st="2" end="2"/>
+                                            </p:txEl>
+                                          </p:spTgt>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="27" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="28" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="7" grpId="0"/>
+      <p:bldP spid="9" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide12.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20513886">
+            <a:off x="-874173" y="325749"/>
+            <a:ext cx="9742952" cy="6247864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>○</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>×</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white">
+                  <a:lumMod val="50000"/>
+                </a:prstClr>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="テキスト ボックス 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="107504" y="908720"/>
+            <a:ext cx="9143999" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>展示ブースの</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="7200" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>一番目立つ部分には</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="7200" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>社名を大きく掲げる</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="シンキングタイム.wav">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10404648" y="2692454"/>
+            <a:ext cx="609600" cy="609600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="5" name="thinking2">
+          <p:cNvPr id="3" name="クイズ　デデン">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId4"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="11309494" y="1196752"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="正方形/長方形 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{67B61E78-628F-C39D-AC12-4575A6E3EA80}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5409909" y="6588970"/>
+            <a:ext cx="3719288" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3288579034"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="4000">
+        <p14:vortex dir="r"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1724" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="60070" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="5000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="14" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="15" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                    <p:cond evt="onNext" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide13.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20513886">
+            <a:off x="-874173" y="325749"/>
+            <a:ext cx="9742952" cy="6247864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>○</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>×</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white">
+                  <a:lumMod val="50000"/>
+                </a:prstClr>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="テキスト ボックス 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="107504" y="908720"/>
+            <a:ext cx="9143999" cy="5632311"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>展示会では、</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>できるだけ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>多くの来場者に</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="7200" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>チラシを渡すことが</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="7200" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="7200" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>重要だ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="シンキングタイム.wav">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10404648" y="2692454"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="クイズ　デデン">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{766FC8DC-492A-492B-ADD7-D65EEC078483}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C384ECCC-707B-4E28-6B1E-9AFBC8AC202B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13266712" y="3789040"/>
-            <a:ext cx="304800" cy="304800"/>
+            <a:off x="9998248" y="4149080"/>
+            <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="正方形/長方形 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E3A344A8-2EE7-D823-6A6C-517A5BC44F70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5409909" y="6588970"/>
+            <a:ext cx="3719288" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2239247979"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4183270468"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="4000">
+        <p14:vortex dir="r"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
@@ -16474,390 +17846,5425 @@
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
                     <p:cTn id="7" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="8" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="60070" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="5000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="14" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="15" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide14.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20513886">
+            <a:off x="-874173" y="325749"/>
+            <a:ext cx="9742952" cy="6247864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>○</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>×</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white">
+                  <a:lumMod val="50000"/>
+                </a:prstClr>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="テキスト ボックス 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="107504" y="2387852"/>
+            <a:ext cx="9143999" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>ブース接客は、</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="7200" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>長い時間を取り、</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="7200" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>詳細を伝える方がよい</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="シンキングタイム.wav">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10404648" y="2692454"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="クイズ　デデン">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1E38B4AE-9EDB-4CD8-C4FF-431570F2CBED}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId4"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9882590" y="3689612"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="正方形/長方形 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CE4D92D1-A6FF-B766-EAD0-A6B042DD5FDB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5409909" y="6588970"/>
+            <a:ext cx="3719288" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="991317333"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="4000">
+        <p14:vortex dir="r"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1724" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="60070" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="5000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="14" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="15" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide15.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20513886">
+            <a:off x="-874173" y="325749"/>
+            <a:ext cx="9742952" cy="6247864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>○</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>×</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white">
+                  <a:lumMod val="50000"/>
+                </a:prstClr>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="テキスト ボックス 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="107504" y="593685"/>
+            <a:ext cx="9143999" cy="4524315"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>展示会で</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="7200" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>獲得した</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="7200" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>「そのうち客」の</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="7200" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>名刺は</a:t>
+            </a:r>
+            <a:endParaRPr lang="en-US" altLang="ja-JP" sz="7200" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>大事な財産だ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="シンキングタイム.wav">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10404648" y="2692454"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="クイズ　デデン">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE7B48AB-50EB-C557-D2A4-632574D15960}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId4"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9657565" y="4059070"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="正方形/長方形 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{998A8708-E039-4D64-61F7-C8622CC3DF70}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5409909" y="6588970"/>
+            <a:ext cx="3719288" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2812536010"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="4000">
+        <p14:vortex dir="r"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1724" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="60070" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="5000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="14" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="15" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide16.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:bg>
+      <p:bgPr>
+        <a:gradFill>
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="tx1"/>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="tx1">
+                <a:lumMod val="50000"/>
+                <a:lumOff val="50000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:effectLst/>
+      </p:bgPr>
+    </p:bg>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20513886">
+            <a:off x="-874173" y="325749"/>
+            <a:ext cx="9742952" cy="6247864"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>○</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>×</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white">
+                    <a:lumMod val="50000"/>
+                  </a:prstClr>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="20000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white">
+                  <a:lumMod val="50000"/>
+                </a:prstClr>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="HGS明朝E" panose="02020900000000000000" pitchFamily="18" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="テキスト ボックス 5"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="107504" y="1596856"/>
+            <a:ext cx="9143999" cy="3416320"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>わたしたちは、</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>今回の展示会で</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+                <a:ln cmpd="dbl">
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow>
+                    <a:srgbClr val="DDDDDD"/>
+                  </a:glow>
+                  <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>大きな成果を出す！</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="7200" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln cmpd="dbl">
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow>
+                  <a:srgbClr val="DDDDDD"/>
+                </a:glow>
+                <a:reflection endPos="0" dir="5400000" sy="-100000" algn="bl" rotWithShape="0"/>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="シンキングタイム.wav">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10404648" y="2692454"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="クイズ　デデン">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{47C754F2-B959-1805-6EB7-42439C843209}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId4"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="9847434" y="4554125"/>
+            <a:ext cx="406400" cy="406400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="正方形/長方形 6">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C36E2551-95D6-649E-0332-A8985D8270A9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5409909" y="6588970"/>
+            <a:ext cx="3719288" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2162845842"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main">
+    <mc:Choice Requires="p14">
+      <p:transition spd="slow" p14:dur="4000">
+        <p14:vortex dir="r"/>
+      </p:transition>
+    </mc:Choice>
+    <mc:Fallback xmlns="">
+      <p:transition spd="slow">
+        <p:fade/>
+      </p:transition>
+    </mc:Fallback>
+  </mc:AlternateContent>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1724" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="3"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="60070" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="11" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="12" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="13" dur="5000"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="14" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="2"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="15" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="3"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="6" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="図 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C9FECB18-3087-6856-7D8C-B8DE9B4705D2}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-783595" y="-171400"/>
+            <a:ext cx="10351150" cy="7029400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A83DD465-E6FC-1F20-157A-F52660096180}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-108520" y="2921168"/>
+            <a:ext cx="9252520" cy="1015663"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>レベル１　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>プレゼン</a:t>
+            </a:r>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="254000">
+                  <a:prstClr val="white"/>
+                </a:glow>
+                <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black"/>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド番号プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{82A81D66-D940-1DBD-7592-F7D6227BE0F9}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{F9E56B24-931E-4AB9-A908-656A38C05A66}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>1</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1034360584"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="正方形/長方形 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5954757F-4594-CC0F-59D4-AA040BE5B3AB}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-288540" y="-216405"/>
+            <a:ext cx="9811090" cy="7380820"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="游ゴシック" panose="020F0502020204030204"/>
+              <a:ea typeface="游ゴシック" panose="020B0400000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3EFA7A29-1E8C-7CFF-37B2-81376F14363B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="193349" y="2528900"/>
+            <a:ext cx="8685964" cy="1569660"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="9600" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>衝撃的な事実</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="5" name="がガーン">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{72D78FD4-08DD-B857-FD2C-05BC10FAAAB7}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13791855" y="1988840"/>
+            <a:ext cx="304800" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="ガガーン">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{2B0058BF-D43C-AE5D-FB62-5C0A0BE18943}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13206790" y="2708920"/>
+            <a:ext cx="304800" cy="304800"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド番号プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{228C308D-2777-691D-A5F8-B612B9E53CF8}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{F9E56B24-931E-4AB9-A908-656A38C05A66}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>2</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1103596015"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                        <p:cond evt="onBegin" delay="0">
+                          <p:tn val="2"/>
+                        </p:cond>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="4101" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
                                         <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="12" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="5"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="13" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="4" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide4.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{002F3202-9506-FC2E-C637-DA19671A82F9}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="図 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B65D75B4-8991-46DB-0404-2A221D7A29B5}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-783595" y="-171400"/>
+            <a:ext cx="10351150" cy="7029400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{63B02EE4-65EF-C129-51FD-F68F79011D0C}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-108520" y="2921168"/>
+            <a:ext cx="9252520" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>レベル</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>2</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>　</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="4000" dirty="0">
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>ナンバープレゼン</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="254000">
+                  <a:prstClr val="white"/>
+                </a:glow>
+                <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black"/>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド番号プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE0B6668-AB65-1A04-2FC5-51B8216865B1}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{F9E56B24-931E-4AB9-A908-656A38C05A66}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>3</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1074951372"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide5.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="正方形/長方形 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{AB1A4E01-37C9-07E9-459C-3117F17C14D3}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-339716" y="-351420"/>
+            <a:ext cx="9592235" cy="7650850"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:solidFill>
+            <a:schemeClr val="tx1"/>
+          </a:solidFill>
+        </p:spPr>
+        <p:style>
+          <a:lnRef idx="2">
+            <a:schemeClr val="accent1">
+              <a:shade val="50000"/>
+            </a:schemeClr>
+          </a:lnRef>
+          <a:fillRef idx="1">
+            <a:schemeClr val="accent1"/>
+          </a:fillRef>
+          <a:effectRef idx="0">
+            <a:schemeClr val="accent1"/>
+          </a:effectRef>
+          <a:fontRef idx="minor">
+            <a:schemeClr val="lt1"/>
+          </a:fontRef>
+        </p:style>
+        <p:txBody>
+          <a:bodyPr rtlCol="0" anchor="ctr"/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="0" fontAlgn="base" latinLnBrk="0" hangingPunct="0">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="1800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="white"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="4" name="５，８，１５">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{742BAC81-8F14-29D3-ABD4-EBD79C051528}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId5"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="12795575" y="2190750"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="5" name="テキスト ボックス 4">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D49D846B-3605-BF86-950B-A99628807F5A}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="21241206">
+            <a:off x="133200" y="338400"/>
+            <a:ext cx="9765300" cy="769441"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="white"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="black"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>目標達成に関する最も重要な数字</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="6" name="テキスト ボックス 5">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{418891BC-1538-9BF3-02EF-6449CF40D345}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1">
+            <a:spLocks noChangeArrowheads="1"/>
+          </p:cNvSpPr>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr bwMode="auto">
+          <a:xfrm>
+            <a:off x="560385" y="2123855"/>
+            <a:ext cx="7272338" cy="4247317"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+          <a:ln>
+            <a:noFill/>
+          </a:ln>
+          <a:extLst>
+            <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+              <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+              </a14:hiddenFill>
+            </a:ext>
+            <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+              <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                <a:solidFill>
+                  <a:srgbClr val="000000"/>
+                </a:solidFill>
+                <a:miter lim="800000"/>
+                <a:headEnd/>
+                <a:tailEnd/>
+              </a14:hiddenLine>
+            </a:ext>
+          </a:extLst>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr>
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle>
+            <a:lvl1pPr>
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr kumimoji="1" sz="3200">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl1pPr>
+            <a:lvl2pPr marL="742950" indent="-285750">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr kumimoji="1" sz="2800">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl2pPr>
+            <a:lvl3pPr marL="1143000" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="•"/>
+              <a:defRPr kumimoji="1" sz="2400">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl3pPr>
+            <a:lvl4pPr marL="1600200" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="–"/>
+              <a:defRPr kumimoji="1" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl4pPr>
+            <a:lvl5pPr marL="2057400" indent="-228600">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr kumimoji="1" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl5pPr>
+            <a:lvl6pPr marL="2514600" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr kumimoji="1" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl6pPr>
+            <a:lvl7pPr marL="2971800" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr kumimoji="1" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl7pPr>
+            <a:lvl8pPr marL="3429000" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr kumimoji="1" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl8pPr>
+            <a:lvl9pPr marL="3886200" indent="-228600" eaLnBrk="0" fontAlgn="base" hangingPunct="0">
+              <a:spcBef>
+                <a:spcPct val="20000"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buChar char="»"/>
+              <a:defRPr kumimoji="1" sz="2000">
+                <a:solidFill>
+                  <a:schemeClr val="tx1"/>
+                </a:solidFill>
+                <a:latin typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
+                <a:ea typeface="ＭＳ Ｐゴシック" panose="020B0600070205080204" pitchFamily="50" charset="-128"/>
+              </a:defRPr>
+            </a:lvl9pPr>
+          </a:lstStyle>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>８４</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>１３</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>３</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>２</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FFFFFF"/>
+              </a:solidFill>
+              <a:effectLst/>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="base" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPct val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPct val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFont typeface="Arial" panose="020B0604020202020204" pitchFamily="34" charset="0"/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="5400" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FFFFFF"/>
+                </a:solidFill>
+                <a:effectLst/>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>１０</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド番号プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1B49C833-5E1B-B29A-46EB-DAF7085FC18E}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{F9E56B24-931E-4AB9-A908-656A38C05A66}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>4</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2625013375"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="237932" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="4"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="7" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="8" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="9" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="10" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:animEffect transition="in" filter="fade">
+                                      <p:cBhvr>
+                                        <p:cTn id="11" dur="500"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="6"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:animEffect>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                  <p:par>
+                    <p:cTn id="12" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="13" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="14" presetID="2" presetClass="entr" presetSubtype="4" fill="hold" grpId="0" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="15" dur="1" fill="hold">
+                                          <p:stCondLst>
+                                            <p:cond delay="0"/>
+                                          </p:stCondLst>
+                                        </p:cTn>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>style.visibility</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:to>
+                                        <p:strVal val="visible"/>
+                                      </p:to>
+                                    </p:set>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="16" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_x</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_x"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                    <p:anim calcmode="lin" valueType="num">
+                                      <p:cBhvr additive="base">
+                                        <p:cTn id="17" dur="500" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="5"/>
+                                        </p:tgtEl>
+                                        <p:attrNameLst>
+                                          <p:attrName>ppt_y</p:attrName>
+                                        </p:attrNameLst>
+                                      </p:cBhvr>
+                                      <p:tavLst>
+                                        <p:tav tm="0">
+                                          <p:val>
+                                            <p:strVal val="1+#ppt_h/2"/>
+                                          </p:val>
+                                        </p:tav>
+                                        <p:tav tm="100000">
+                                          <p:val>
+                                            <p:strVal val="#ppt_y"/>
+                                          </p:val>
+                                        </p:tav>
+                                      </p:tavLst>
+                                    </p:anim>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                            </p:childTnLst>
+                          </p:cTn>
+                        </p:par>
+                      </p:childTnLst>
+                    </p:cTn>
+                  </p:par>
+                </p:childTnLst>
+              </p:cTn>
+              <p:prevCondLst>
+                <p:cond evt="onPrev" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:prevCondLst>
+              <p:nextCondLst>
+                <p:cond evt="onNext" delay="0">
+                  <p:tgtEl>
+                    <p:sldTgt/>
+                  </p:tgtEl>
+                </p:cond>
+              </p:nextCondLst>
+            </p:seq>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="18" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="4"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+          </p:childTnLst>
+        </p:cTn>
+      </p:par>
+    </p:tnLst>
+    <p:bldLst>
+      <p:bldP spid="5" grpId="0"/>
+      <p:bldP spid="6" grpId="0"/>
+    </p:bldLst>
+  </p:timing>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide6.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name="">
+          <a:extLst>
+            <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+              <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1D3A3F24-6FB8-AD47-152B-8A5059A0A9B7}"/>
+            </a:ext>
+          </a:extLst>
+        </p:cNvPr>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="3" name="図 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9CC40C2C-2C6F-BADD-8040-D30CCA98199B}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId2"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-783595" y="-171400"/>
+            <a:ext cx="10351150" cy="7029400"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="4" name="テキスト ボックス 3">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{CA7BF6A7-94A9-C31D-33A3-691E63560098}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="-108520" y="2921168"/>
+            <a:ext cx="9252520" cy="707886"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>レベル</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>3</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>　〇</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>×</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:prstClr val="black"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="254000">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                  <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                    <a:prstClr val="black"/>
+                  </a:outerShdw>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>プレゼン</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="2000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="254000">
+                  <a:prstClr val="white"/>
+                </a:glow>
+                <a:outerShdw blurRad="50800" dist="50800" dir="5400000" algn="ctr" rotWithShape="0">
+                  <a:prstClr val="black"/>
+                </a:outerShdw>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="2" name="スライド番号プレースホルダー 1">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F81C7AAA-0479-DCAF-CCA9-AA3C78E1C358}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr>
+            <a:spLocks noGrp="1"/>
+          </p:cNvSpPr>
+          <p:nvPr>
+            <p:ph type="sldNum" sz="quarter" idx="11"/>
+          </p:nvPr>
+        </p:nvSpPr>
+        <p:spPr/>
+        <p:txBody>
+          <a:bodyPr/>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr>
+              <a:defRPr/>
+            </a:pPr>
+            <a:fld id="{F9E56B24-931E-4AB9-A908-656A38C05A66}" type="slidenum">
+              <a:rPr lang="ja-JP" altLang="en-US" smtClean="0"/>
+              <a:pPr>
+                <a:defRPr/>
+              </a:pPr>
+              <a:t>5</a:t>
+            </a:fld>
+            <a:endParaRPr lang="ja-JP" altLang="en-US"/>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="190736018"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+</p:sld>
+</file>
+
+<file path=ppt/slides/slide7.xml><?xml version="1.0" encoding="utf-8"?>
+<p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
+  <p:cSld>
+    <p:spTree>
+      <p:nvGrpSpPr>
+        <p:cNvPr id="1" name=""/>
+        <p:cNvGrpSpPr/>
+        <p:nvPr/>
+      </p:nvGrpSpPr>
+      <p:grpSpPr>
+        <a:xfrm>
+          <a:off x="0" y="0"/>
+          <a:ext cx="0" cy="0"/>
+          <a:chOff x="0" y="0"/>
+          <a:chExt cx="0" cy="0"/>
+        </a:xfrm>
+      </p:grpSpPr>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="10" name="図 9" descr="QUIZ.png"/>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr/>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId7">
+            <a:extLst>
+              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+              </a:ext>
+            </a:extLst>
+          </a:blip>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="0" y="0"/>
+            <a:ext cx="9144000" cy="6858000"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="6" name="シンキングタイム.wav">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId2"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId8"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="10980712" y="2348880"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="テキスト ボックス 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1196337" y="332656"/>
+            <a:ext cx="8496944" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>売れるのはどっち？</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="テキスト ボックス 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20326467">
+            <a:off x="14943" y="3552816"/>
+            <a:ext cx="9450593" cy="2185214"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>商品スペックを説明する営業職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr lvl="0" algn="ctr" eaLnBrk="1" fontAlgn="auto" hangingPunct="1">
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>共感を生み出す営業</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:pic>
+        <p:nvPicPr>
+          <p:cNvPr id="2" name="クイズ　デデン">
+            <a:hlinkClick r:id="" action="ppaction://media"/>
+          </p:cNvPr>
+          <p:cNvPicPr>
+            <a:picLocks noChangeAspect="1"/>
+          </p:cNvPicPr>
+          <p:nvPr>
+            <a:audioFile r:link="rId4"/>
+            <p:extLst>
+              <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
+                <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
+              </p:ext>
+            </p:extLst>
+          </p:nvPr>
+        </p:nvPicPr>
+        <p:blipFill>
+          <a:blip r:embed="rId9"/>
+          <a:stretch>
+            <a:fillRect/>
+          </a:stretch>
+        </p:blipFill>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="13573000" y="4645423"/>
+            <a:ext cx="609600" cy="609600"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+      </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="正方形/長方形 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{01AC6C72-D619-F1D2-3799-B51976C7038F}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5409909" y="6588970"/>
+            <a:ext cx="3719288" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+    </p:spTree>
+    <p:extLst>
+      <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1380107924"/>
+      </p:ext>
+    </p:extLst>
+  </p:cSld>
+  <p:clrMapOvr>
+    <a:masterClrMapping/>
+  </p:clrMapOvr>
+  <p:timing>
+    <p:tnLst>
+      <p:par>
+        <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
+          <p:childTnLst>
+            <p:seq concurrent="1" nextAc="seek">
+              <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
+                <p:childTnLst>
+                  <p:par>
+                    <p:cTn id="3" fill="hold">
+                      <p:stCondLst>
+                        <p:cond delay="indefinite"/>
+                      </p:stCondLst>
+                      <p:childTnLst>
+                        <p:par>
+                          <p:cTn id="4" fill="hold">
+                            <p:stCondLst>
+                              <p:cond delay="0"/>
+                            </p:stCondLst>
+                            <p:childTnLst>
+                              <p:par>
+                                <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:cmd type="call" cmd="playFrom(0.0)">
+                                      <p:cBhvr>
+                                        <p:cTn id="6" dur="1724" fill="hold"/>
+                                        <p:tgtEl>
+                                          <p:spTgt spid="2"/>
+                                        </p:tgtEl>
+                                      </p:cBhvr>
+                                    </p:cmd>
+                                  </p:childTnLst>
+                                </p:cTn>
+                              </p:par>
+                              <p:par>
+                                <p:cTn id="7" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                  <p:stCondLst>
+                                    <p:cond delay="0"/>
+                                  </p:stCondLst>
+                                  <p:childTnLst>
+                                    <p:set>
+                                      <p:cBhvr>
+                                        <p:cTn id="8" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="11" dur="500" fill="hold"/>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="500" fill="hold"/>
+                                        <p:cTn id="10" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="500"/>
+                                        <p:cTn id="11" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="14" fill="hold">
+                    <p:cTn id="12" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="15" fill="hold">
+                          <p:cTn id="13" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="16" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="14" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="17" dur="14837" fill="hold"/>
+                                        <p:cTn id="15" dur="60070" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="5"/>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="18" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="16" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="19" dur="1" fill="hold">
+                                        <p:cTn id="17" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="20" dur="3000" fill="hold"/>
+                                        <p:cTn id="18" dur="3000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="21" dur="3000" fill="hold"/>
+                                        <p:cTn id="19" dur="3000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="3000"/>
+                                        <p:cTn id="20" dur="3000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="23" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="21" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="1" fill="hold">
+                                        <p:cTn id="22" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="25" dur="3000"/>
+                                        <p:cTn id="23" dur="3000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="26" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="24" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="27" dur="1" fill="hold">
+                                        <p:cTn id="25" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="28" dur="3000"/>
+                                        <p:cTn id="26" dur="3000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="29" fill="hold" display="0">
+                <p:cTn id="27" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="3"/>
+                  <p:spTgt spid="6"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="30" fill="hold" display="0">
+                <p:cTn id="28" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
+                    <p:cond evt="onNext" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
-                  <p:spTgt spid="5"/>
+                  <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="7" grpId="0"/>
       <p:bldP spid="9" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide8.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -16868,798 +23275,885 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="図 9" descr="QUIZ.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="65330" y="0"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...256 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="クイズ　デデン">
+          <p:cNvPr id="6" name="シンキングタイム.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13791855" y="773705"/>
-            <a:ext cx="304800" cy="304800"/>
+            <a:off x="10980712" y="2348880"/>
+            <a:ext cx="609600" cy="609600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="テキスト ボックス 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1196337" y="332656"/>
+            <a:ext cx="8496944" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>売れるのはどっち？</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="テキスト ボックス 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20326467">
+            <a:off x="1196337" y="3153663"/>
+            <a:ext cx="8496944" cy="2185214"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>指示通りにする営業職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>自分で考える営業</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="thinking2">
+          <p:cNvPr id="2" name="クイズ　デデン">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BB4E13B3-1573-4399-9EB0-532C6E70DE11}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F52D7FCF-DF88-2C52-8281-0580AEA9CC4C}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13944255" y="2971800"/>
-            <a:ext cx="304800" cy="304800"/>
+            <a:off x="10161258" y="4043070"/>
+            <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="正方形/長方形 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{8CDDE474-5C9C-AAB4-3832-B1412D957B18}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5409909" y="6588970"/>
+            <a:ext cx="3719288" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="4089901502"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="428462270"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1724" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="7" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn id="8" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="11" dur="500" fill="hold"/>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="500" fill="hold"/>
+                                        <p:cTn id="10" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="500"/>
+                                        <p:cTn id="11" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="14" fill="hold">
+                    <p:cTn id="12" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="15" fill="hold">
+                          <p:cTn id="13" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="16" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="14" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="17" dur="14837" fill="hold"/>
+                                        <p:cTn id="15" dur="60070" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="18" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="16" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="19" dur="1" fill="hold">
+                                        <p:cTn id="17" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="20" dur="3000" fill="hold"/>
+                                        <p:cTn id="18" dur="3000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="21" dur="3000" fill="hold"/>
+                                        <p:cTn id="19" dur="3000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="3000"/>
+                                        <p:cTn id="20" dur="3000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="23" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="21" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="1" fill="hold">
+                                        <p:cTn id="22" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="25" dur="3000"/>
+                                        <p:cTn id="23" dur="3000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="26" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="24" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="27" dur="1" fill="hold">
+                                        <p:cTn id="25" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="28" dur="3000"/>
+                                        <p:cTn id="26" dur="3000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="29" fill="hold" display="0">
+                <p:cTn id="27" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="28" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="2"/>
-                </p:tgtEl>
-[...17 lines deleted...]
-                  <p:spTgt spid="3"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="7" grpId="0"/>
       <p:bldP spid="9" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/slides/slide9.xml><?xml version="1.0" encoding="utf-8"?>
 <p:sld xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:cSld>
     <p:spTree>
       <p:nvGrpSpPr>
         <p:cNvPr id="1" name=""/>
         <p:cNvGrpSpPr/>
         <p:nvPr/>
       </p:nvGrpSpPr>
       <p:grpSpPr>
@@ -17670,1109 +24164,1694 @@
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:pic>
         <p:nvPicPr>
           <p:cNvPr id="10" name="図 9" descr="QUIZ.png"/>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr/>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId7">
             <a:extLst>
               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
               </a:ext>
             </a:extLst>
           </a:blip>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="16871" y="-55124"/>
+            <a:off x="0" y="0"/>
             <a:ext cx="9144000" cy="6858000"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
-      <p:sp>
-[...256 lines deleted...]
-      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="2" name="クイズ　デデン">
+          <p:cNvPr id="6" name="シンキングタイム.wav">
             <a:hlinkClick r:id="" action="ppaction://media"/>
-            <a:extLst>
-[...3 lines deleted...]
-            </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId2"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId1"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
           <a:blip r:embed="rId8"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13611835" y="683695"/>
-            <a:ext cx="304800" cy="304800"/>
+            <a:off x="10980712" y="2348880"/>
+            <a:ext cx="609600" cy="609600"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="7" name="テキスト ボックス 6"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="1196337" y="332656"/>
+            <a:ext cx="8496944" cy="1938992"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>クイズ</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="l" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>売れるのはどっち？</a:t>
+            </a:r>
+          </a:p>
+        </p:txBody>
+      </p:sp>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="9" name="テキスト ボックス 8"/>
+          <p:cNvSpPr txBox="1"/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm rot="20326467">
+            <a:off x="1196337" y="3153663"/>
+            <a:ext cx="8496944" cy="2185214"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+          <a:noFill/>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="square" rtlCol="0">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>冷静な営業</a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="4800" dirty="0">
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              </a:rPr>
+              <a:t>職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="en-US" altLang="ja-JP" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:srgbClr val="FF0000"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+          <a:p>
+            <a:pPr marL="0" marR="0" lvl="0" indent="0" algn="ctr" defTabSz="914400" rtl="0" eaLnBrk="1" fontAlgn="auto" latinLnBrk="0" hangingPunct="1">
+              <a:lnSpc>
+                <a:spcPct val="100000"/>
+              </a:lnSpc>
+              <a:spcBef>
+                <a:spcPts val="0"/>
+              </a:spcBef>
+              <a:spcAft>
+                <a:spcPts val="0"/>
+              </a:spcAft>
+              <a:buClrTx/>
+              <a:buSzTx/>
+              <a:buFontTx/>
+              <a:buNone/>
+              <a:tabLst/>
+              <a:defRPr/>
+            </a:pPr>
+            <a:r>
+              <a:rPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="4800" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+                <a:ln>
+                  <a:noFill/>
+                </a:ln>
+                <a:solidFill>
+                  <a:srgbClr val="FF0000"/>
+                </a:solidFill>
+                <a:effectLst>
+                  <a:glow rad="228600">
+                    <a:prstClr val="white"/>
+                  </a:glow>
+                </a:effectLst>
+                <a:uLnTx/>
+                <a:uFillTx/>
+                <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+                <a:cs typeface="+mn-cs"/>
+              </a:rPr>
+              <a:t>こども心のある営業職</a:t>
+            </a:r>
+            <a:endParaRPr kumimoji="1" lang="ja-JP" altLang="en-US" sz="6000" b="0" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
+              <a:ln>
+                <a:noFill/>
+              </a:ln>
+              <a:solidFill>
+                <a:prstClr val="black"/>
+              </a:solidFill>
+              <a:effectLst>
+                <a:glow rad="228600">
+                  <a:prstClr val="white"/>
+                </a:glow>
+              </a:effectLst>
+              <a:uLnTx/>
+              <a:uFillTx/>
+              <a:latin typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:ea typeface="HGP創英角ｺﾞｼｯｸUB" panose="020B0900000000000000" pitchFamily="50" charset="-128"/>
+              <a:cs typeface="+mn-cs"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
       <p:pic>
         <p:nvPicPr>
-          <p:cNvPr id="3" name="thinking2">
+          <p:cNvPr id="2" name="クイズ　デデン">
             <a:hlinkClick r:id="" action="ppaction://media"/>
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
-                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0AA6EBB5-77B0-44BE-AAD2-B4062432C901}"/>
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{224B8ABA-2C4A-3C58-D4C5-FFE7B1A763F9}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvPicPr>
             <a:picLocks noChangeAspect="1"/>
           </p:cNvPicPr>
           <p:nvPr>
             <a:audioFile r:link="rId4"/>
             <p:extLst>
               <p:ext uri="{DAA4B4D4-6D71-4841-9C94-3DE7FCFB9230}">
                 <p14:media xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" r:embed="rId3"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvPicPr>
         <p:blipFill>
-          <a:blip r:embed="rId8"/>
+          <a:blip r:embed="rId9"/>
           <a:stretch>
             <a:fillRect/>
           </a:stretch>
         </p:blipFill>
         <p:spPr>
           <a:xfrm>
-            <a:off x="13764235" y="2258870"/>
-            <a:ext cx="304800" cy="304800"/>
+            <a:off x="10889618" y="3915208"/>
+            <a:ext cx="406400" cy="406400"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
       </p:pic>
+      <p:sp>
+        <p:nvSpPr>
+          <p:cNvPr id="3" name="正方形/長方形 2">
+            <a:extLst>
+              <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
+                <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{C8E68B32-B5BA-3B53-3688-17C37E9491F0}"/>
+              </a:ext>
+            </a:extLst>
+          </p:cNvPr>
+          <p:cNvSpPr/>
+          <p:nvPr/>
+        </p:nvSpPr>
+        <p:spPr>
+          <a:xfrm>
+            <a:off x="5409909" y="6588970"/>
+            <a:ext cx="3719288" cy="276999"/>
+          </a:xfrm>
+          <a:prstGeom prst="rect">
+            <a:avLst/>
+          </a:prstGeom>
+        </p:spPr>
+        <p:txBody>
+          <a:bodyPr wrap="none">
+            <a:spAutoFit/>
+          </a:bodyPr>
+          <a:lstStyle/>
+          <a:p>
+            <a:r>
+              <a:rPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>効果音素材：ポケットサウンド </a:t>
+            </a:r>
+            <a:r>
+              <a:rPr lang="en-US" altLang="ja-JP" sz="1200" dirty="0">
+                <a:solidFill>
+                  <a:schemeClr val="bg1"/>
+                </a:solidFill>
+                <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+                <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              </a:rPr>
+              <a:t>– https://pocket-se.info/</a:t>
+            </a:r>
+            <a:endParaRPr lang="ja-JP" altLang="en-US" sz="1200" dirty="0">
+              <a:solidFill>
+                <a:schemeClr val="bg1"/>
+              </a:solidFill>
+              <a:latin typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+              <a:ea typeface="ＭＳ Ｐ明朝" panose="02020600040205080304" pitchFamily="18" charset="-128"/>
+            </a:endParaRPr>
+          </a:p>
+        </p:txBody>
+      </p:sp>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
-        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3386653620"/>
+        <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2775974214"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
   <p:timing>
     <p:tnLst>
       <p:par>
         <p:cTn id="1" dur="indefinite" restart="never" nodeType="tmRoot">
           <p:childTnLst>
             <p:seq concurrent="1" nextAc="seek">
               <p:cTn id="2" dur="indefinite" nodeType="mainSeq">
                 <p:childTnLst>
                   <p:par>
                     <p:cTn id="3" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
                           <p:cTn id="4" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
                                 <p:cTn id="5" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
                                         <p:cTn id="6" dur="1724" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="2"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
-                            </p:childTnLst>
-[...16 lines deleted...]
-                            <p:childTnLst>
                               <p:par>
-                                <p:cTn id="9" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="clickEffect">
+                                <p:cTn id="7" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="10" dur="1" fill="hold">
+                                        <p:cTn id="8" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="11" dur="500" fill="hold"/>
+                                        <p:cTn id="9" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="12" dur="500" fill="hold"/>
+                                        <p:cTn id="10" dur="500" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="13" dur="500"/>
+                                        <p:cTn id="11" dur="500"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="7"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                   <p:par>
-                    <p:cTn id="14" fill="hold">
+                    <p:cTn id="12" fill="hold">
                       <p:stCondLst>
                         <p:cond delay="indefinite"/>
                       </p:stCondLst>
                       <p:childTnLst>
                         <p:par>
-                          <p:cTn id="15" fill="hold">
+                          <p:cTn id="13" fill="hold">
                             <p:stCondLst>
                               <p:cond delay="0"/>
                             </p:stCondLst>
                             <p:childTnLst>
                               <p:par>
-                                <p:cTn id="16" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
+                                <p:cTn id="14" presetID="1" presetClass="mediacall" presetSubtype="0" fill="hold" nodeType="clickEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:cmd type="call" cmd="playFrom(0.0)">
                                       <p:cBhvr>
-                                        <p:cTn id="17" dur="14837" fill="hold"/>
+                                        <p:cTn id="15" dur="60070" fill="hold"/>
                                         <p:tgtEl>
-                                          <p:spTgt spid="3"/>
+                                          <p:spTgt spid="6"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:cmd>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="18" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
+                                <p:cTn id="16" presetID="53" presetClass="entr" presetSubtype="16" fill="hold" grpId="0" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="19" dur="1" fill="hold">
+                                        <p:cTn id="17" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="20" dur="3000" fill="hold"/>
+                                        <p:cTn id="18" dur="3000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_w</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_w"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:anim calcmode="lin" valueType="num">
                                       <p:cBhvr>
-                                        <p:cTn id="21" dur="3000" fill="hold"/>
+                                        <p:cTn id="19" dur="3000" fill="hold"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>ppt_h</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:tavLst>
                                         <p:tav tm="0">
                                           <p:val>
                                             <p:fltVal val="0"/>
                                           </p:val>
                                         </p:tav>
                                         <p:tav tm="100000">
                                           <p:val>
                                             <p:strVal val="#ppt_h"/>
                                           </p:val>
                                         </p:tav>
                                       </p:tavLst>
                                     </p:anim>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="22" dur="3000"/>
+                                        <p:cTn id="20" dur="3000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9"/>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="23" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="21" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="24" dur="1" fill="hold">
+                                        <p:cTn id="22" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="25" dur="3000"/>
+                                        <p:cTn id="23" dur="3000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="1" end="1"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                               <p:par>
-                                <p:cTn id="26" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
+                                <p:cTn id="24" presetID="10" presetClass="entr" presetSubtype="0" fill="hold" nodeType="withEffect">
                                   <p:stCondLst>
                                     <p:cond delay="0"/>
                                   </p:stCondLst>
                                   <p:childTnLst>
                                     <p:set>
                                       <p:cBhvr>
-                                        <p:cTn id="27" dur="1" fill="hold">
+                                        <p:cTn id="25" dur="1" fill="hold">
                                           <p:stCondLst>
                                             <p:cond delay="0"/>
                                           </p:stCondLst>
                                         </p:cTn>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                         <p:attrNameLst>
                                           <p:attrName>style.visibility</p:attrName>
                                         </p:attrNameLst>
                                       </p:cBhvr>
                                       <p:to>
                                         <p:strVal val="visible"/>
                                       </p:to>
                                     </p:set>
                                     <p:animEffect transition="in" filter="fade">
                                       <p:cBhvr>
-                                        <p:cTn id="28" dur="3000"/>
+                                        <p:cTn id="26" dur="3000"/>
                                         <p:tgtEl>
                                           <p:spTgt spid="9">
                                             <p:txEl>
                                               <p:pRg st="2" end="2"/>
                                             </p:txEl>
                                           </p:spTgt>
                                         </p:tgtEl>
                                       </p:cBhvr>
                                     </p:animEffect>
                                   </p:childTnLst>
                                 </p:cTn>
                               </p:par>
                             </p:childTnLst>
                           </p:cTn>
                         </p:par>
                       </p:childTnLst>
                     </p:cTn>
                   </p:par>
                 </p:childTnLst>
               </p:cTn>
               <p:prevCondLst>
                 <p:cond evt="onPrev" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:prevCondLst>
               <p:nextCondLst>
                 <p:cond evt="onNext" delay="0">
                   <p:tgtEl>
                     <p:sldTgt/>
                   </p:tgtEl>
                 </p:cond>
               </p:nextCondLst>
             </p:seq>
             <p:audio>
               <p:cMediaNode vol="80000">
-                <p:cTn id="29" fill="hold" display="0">
+                <p:cTn id="27" fill="hold" display="0">
+                  <p:stCondLst>
+                    <p:cond delay="indefinite"/>
+                  </p:stCondLst>
+                  <p:endCondLst>
+                    <p:cond evt="onStopAudio" delay="0">
+                      <p:tgtEl>
+                        <p:sldTgt/>
+                      </p:tgtEl>
+                    </p:cond>
+                  </p:endCondLst>
+                </p:cTn>
+                <p:tgtEl>
+                  <p:spTgt spid="6"/>
+                </p:tgtEl>
+              </p:cMediaNode>
+            </p:audio>
+            <p:audio>
+              <p:cMediaNode vol="80000">
+                <p:cTn id="28" fill="hold" display="0">
                   <p:stCondLst>
                     <p:cond delay="indefinite"/>
                   </p:stCondLst>
                   <p:endCondLst>
                     <p:cond evt="onStopAudio" delay="0">
                       <p:tgtEl>
                         <p:sldTgt/>
                       </p:tgtEl>
                     </p:cond>
                   </p:endCondLst>
                 </p:cTn>
                 <p:tgtEl>
                   <p:spTgt spid="2"/>
                 </p:tgtEl>
               </p:cMediaNode>
             </p:audio>
-            <p:audio>
-[...17 lines deleted...]
-            </p:audio>
           </p:childTnLst>
         </p:cTn>
       </p:par>
     </p:tnLst>
     <p:bldLst>
       <p:bldP spid="7" grpId="0"/>
       <p:bldP spid="9" grpId="0"/>
     </p:bldLst>
   </p:timing>
 </p:sld>
 </file>
 
 <file path=ppt/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="13_Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="9BBB59"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="8064A2"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4BACC6"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="F79646"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="0000FF"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="ユーザー定義 1">
+      <a:majorFont>
+        <a:latin typeface="HGP創英角ｺﾞｼｯｸUB"/>
+        <a:ea typeface="HGP創英角ｺﾞｼｯｸUB"/>
+        <a:cs typeface=""/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="HGP創英角ｺﾞｼｯｸUB"/>
+        <a:ea typeface="HGP創英角ｺﾞｼｯｸUB"/>
+        <a:cs typeface=""/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="4_Office テーマ">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="游ゴシック Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="35000">
+              <a:schemeClr val="phClr">
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="1"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="80000">
+              <a:schemeClr val="phClr">
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="16200000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="40000">
+              <a:schemeClr val="phClr">
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+</a:theme>
+</file>
+
+<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="1_Office ​​テーマ">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="1F497D"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="EEECE1"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4F81BD"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="C0504D"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="9BBB59"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="8064A2"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="4BACC6"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="F79646"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0000FF"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="800080"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="Calibri"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="游ゴシック" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="ＭＳ Ｐゴシック"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hans" typeface="宋体"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:lumMod val="110000"/>
-[...1 lines deleted...]
-                <a:tint val="67000"/>
+                <a:tint val="50000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="35000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="73000"/>
+                <a:tint val="37000"/>
+                <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="105000"/>
-[...1 lines deleted...]
-                <a:tint val="81000"/>
+                <a:tint val="15000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="1"/>
         </a:gradFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:satMod val="103000"/>
-[...1 lines deleted...]
-                <a:tint val="94000"/>
+                <a:shade val="51000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="80000">
               <a:schemeClr val="phClr">
-                <a:satMod val="110000"/>
-[...1 lines deleted...]
-                <a:shade val="100000"/>
+                <a:shade val="93000"/>
+                <a:satMod val="130000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:lumMod val="99000"/>
-[...1 lines deleted...]
-                <a:shade val="78000"/>
+                <a:shade val="94000"/>
+                <a:satMod val="135000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="16200000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="9525" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr">
+              <a:shade val="95000"/>
+              <a:satMod val="105000"/>
+            </a:schemeClr>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
         </a:ln>
-        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+        <a:ln w="38100" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
-          <a:miter lim="800000"/>
-[...6 lines deleted...]
-          <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
-          <a:effectLst/>
-[...2 lines deleted...]
-          <a:effectLst/>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="20000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="38000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
-            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
               <a:srgbClr val="000000">
-                <a:alpha val="63000"/>
+                <a:alpha val="35000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="40000" dist="23000" dir="5400000" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="35000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+          <a:scene3d>
+            <a:camera prst="orthographicFront">
+              <a:rot lat="0" lon="0" rev="0"/>
+            </a:camera>
+            <a:lightRig rig="threePt" dir="t">
+              <a:rot lat="0" lon="0" rev="1200000"/>
+            </a:lightRig>
+          </a:scene3d>
+          <a:sp3d>
+            <a:bevelT w="63500" h="25400"/>
+          </a:sp3d>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:solidFill>
-[...4 lines deleted...]
-        </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
-                <a:tint val="93000"/>
-[...2 lines deleted...]
-                <a:lumMod val="102000"/>
+                <a:tint val="40000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
-            <a:gs pos="50000">
+            <a:gs pos="40000">
               <a:schemeClr val="phClr">
-                <a:tint val="98000"/>
-[...2 lines deleted...]
-                <a:lumMod val="103000"/>
+                <a:tint val="45000"/>
+                <a:shade val="99000"/>
+                <a:satMod val="350000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
-                <a:shade val="63000"/>
-                <a:satMod val="120000"/>
+                <a:shade val="20000"/>
+                <a:satMod val="255000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="-80000" r="50000" b="180000"/>
+          </a:path>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="80000"/>
+                <a:satMod val="300000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="30000"/>
+                <a:satMod val="200000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:path path="circle">
+            <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
+          </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
-  <a:extLst>
-[...3 lines deleted...]
-  </a:extLst>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme4.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="BBE0E3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="333399"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
@@ -19011,51 +26090,51 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=ppt/theme/theme3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=ppt/theme/theme5.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office テーマ">
   <a:themeElements>
     <a:clrScheme name="">
       <a:dk1>
         <a:srgbClr val="000000"/>
       </a:dk1>
       <a:lt1>
         <a:srgbClr val="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="000000"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="808080"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="BBE0E3"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="333399"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="FFFFFF"/>
       </a:accent3>
       <a:accent4>
@@ -19296,94 +26375,99 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template/>
+  <Template>オリジナル2</Template>
   <TotalTime></TotalTime>
-  <Words>822</Words>
+  <Words>782</Words>
   <Application>Microsoft Office PowerPoint</Application>
-  <PresentationFormat>ワイド画面</PresentationFormat>
-[...2 lines deleted...]
-  <Notes>15</Notes>
+  <PresentationFormat>画面に合わせる (4:3)</PresentationFormat>
+  <Paragraphs>122</Paragraphs>
+  <Slides>16</Slides>
+  <Notes>12</Notes>
   <HiddenSlides>0</HiddenSlides>
-  <MMClips>24</MMClips>
+  <MMClips>23</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>使用されているフォント</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>8</vt:i4>
+        <vt:i4>10</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>テーマ</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>1</vt:i4>
+        <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>スライド タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>15</vt:i4>
+        <vt:i4>16</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="24" baseType="lpstr">
+    <vt:vector size="29" baseType="lpstr">
       <vt:lpstr>HGP創英角ｺﾞｼｯｸUB</vt:lpstr>
       <vt:lpstr>HGS明朝E</vt:lpstr>
+      <vt:lpstr>ＭＳ Ｐゴシック</vt:lpstr>
       <vt:lpstr>ＭＳ Ｐ明朝</vt:lpstr>
       <vt:lpstr>游ゴシック</vt:lpstr>
-      <vt:lpstr>游ゴシック Light</vt:lpstr>
       <vt:lpstr>Arial</vt:lpstr>
       <vt:lpstr>Calibri</vt:lpstr>
+      <vt:lpstr>Helvetica</vt:lpstr>
+      <vt:lpstr>Segoe UI Historic</vt:lpstr>
       <vt:lpstr>Wingdings</vt:lpstr>
-      <vt:lpstr>Office テーマ</vt:lpstr>
+      <vt:lpstr>13_Office ​​テーマ</vt:lpstr>
+      <vt:lpstr>4_Office テーマ</vt:lpstr>
+      <vt:lpstr>1_Office ​​テーマ</vt:lpstr>
+      <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
       <vt:lpstr>PowerPoint プレゼンテーション</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>